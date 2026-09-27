--- v2 (2026-03-17)
+++ v3 (2026-09-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$K$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
   <si>
     <t>Conselho</t>
   </si>
   <si>
     <t>Órgão</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Função</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
     <t>Nome da entidade/órgão que representa</t>
   </si>
   <si>
     <t>Data de início</t>
   </si>
   <si>
@@ -1657,92 +1657,89 @@
   <si>
     <t>10/02/2027</t>
   </si>
   <si>
     <t>Portaria CGTRAN/GV Nº 003-2025</t>
   </si>
   <si>
     <t>https://ceturb.es.gov.br/Media/ceturb/CGTRANGV/Composicao_Atual/Portaria%20003-2025%20-%20CGTRAN.pdf</t>
   </si>
   <si>
     <t>Bruna Silva Cunha Rocon</t>
   </si>
   <si>
     <t>Felipe Tábuas Patrício</t>
   </si>
   <si>
     <t>Secretaria de Estado da Educação - SEDU</t>
   </si>
   <si>
     <t>Leonardo Altoé Bruschi</t>
   </si>
   <si>
     <t>Secretaria de Estado de Trabalho, Assistência e Desenvolvimento Social - SETADES</t>
   </si>
   <si>
-    <t>Pablo Silva Lira</t>
+    <t>Antônio Ricardo Freislebem da Rocha</t>
   </si>
   <si>
     <t>Conselho Metropolitano de Desenvolvimento Urbano da Grande Vitória – COMDEVIT</t>
   </si>
   <si>
-    <t>Antônio Ricardo Freislebem da Rocha</t>
-[...1 lines deleted...]
-  <si>
     <t>Nilton Basílio</t>
   </si>
   <si>
     <t>Federação do Comércio do Estado do Espírito Santo – FECOMÉRCIO</t>
   </si>
   <si>
     <t>Wagner Correa</t>
   </si>
   <si>
+    <t>Leonardo Bianchi dos Santos</t>
+  </si>
+  <si>
     <t>Espírito Santo em Ação</t>
   </si>
   <si>
     <t>Cláudia de Almeida Luzes Pereira</t>
   </si>
   <si>
     <t>Elias Baltazar</t>
   </si>
   <si>
     <t>Sindicato das Empresas de Transporte Metropolitano da Grande Vitória – GVBUS</t>
   </si>
   <si>
     <t>Ludmila Santos Vidal</t>
   </si>
   <si>
-    <t>Fabio Ribeiro Dias</t>
+    <t>Nemézio Vieira de Andrade Filho</t>
   </si>
   <si>
     <t>Federação das Indústrias do Estado do Espírito Santo – FINDES</t>
   </si>
   <si>
-    <t>Nemézio Vieira de Andrade Filho</t>
-[...1 lines deleted...]
-  <si>
     <t>Maisa Fusco Rosa</t>
   </si>
   <si>
     <t>Associação Nacional dos Fabricantes de Ônibus – FABUS</t>
   </si>
   <si>
     <t>Paulo Roberto Mutterle</t>
   </si>
   <si>
     <t>Rogéria Silva Ferreira</t>
   </si>
   <si>
     <t>Federação das Associações de Moradores e Movimentos Populares do Estado do Espírito Santo - FAMOPES</t>
   </si>
   <si>
     <t>Miguel Ferreira Leite</t>
   </si>
   <si>
     <t>SINDIRODOVIÁRIOS</t>
   </si>
   <si>
     <t>José Carlos Sales Cardoso</t>
   </si>
   <si>
     <t>Lucas Calazans Turini</t>
@@ -1762,66 +1759,78 @@
   <si>
     <t>Nicoly de Souza de Moura</t>
   </si>
   <si>
     <t>Lauro Queiroz Rabelo</t>
   </si>
   <si>
     <t xml:space="preserve"> Centrais Sindicais</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>Portaria CGTRAN/GV Nº 004-2025</t>
   </si>
   <si>
     <t>https://ceturb.es.gov.br/Media/ceturb/CGTRANGV/Composicao_Atual/Portaria%20004-2025%20-%20Indica%C3%A7%C3%A3o%20Centrais%20Sindicais%20-%20Mandato%202025%20-%202027.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Carlos Augusto Braga Gondim Duarte</t>
   </si>
   <si>
     <t>Centrais Sindicais</t>
   </si>
   <si>
+    <t>Wilton Pires Junior</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>Sem link, arquivo PDF</t>
+  </si>
+  <si>
+    <t>Fábio Ribeiro Dias</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
     <t>Conselho de Transporte Coletivo Intermunicipal - CTI</t>
   </si>
   <si>
     <t>Fábio Ney Damasceno</t>
   </si>
   <si>
     <t>SEMOBI/ES - Secretaria de Estado de Mobilidade e Infraestrutura</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>Decreto Nº 309-S, de 28 de fevereiro de 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sem link, arquivo PDF</t>
   </si>
   <si>
     <t>Léo Carlos Cruz</t>
   </si>
   <si>
     <t>José Eustaquio de Freitas</t>
   </si>
   <si>
     <t>DER/ES - Departamento de Edificações e de Rodovias do Espirito Santo</t>
   </si>
   <si>
     <t>Fábio Pitanga de Freitas</t>
   </si>
   <si>
     <t>Marcelo Campos Antunes</t>
   </si>
   <si>
     <t>CETURB/ES - Companhia Estadual de Transportes Coletivos de Passageiros do Estado do Espírito Santo</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>Decreto Nº 929-S, de 14 de maio de 2024</t>
   </si>
@@ -14813,13477 +14822,13477 @@
       </c>
       <c r="H307" t="s">
         <v>538</v>
       </c>
       <c r="I307" t="s">
         <v>539</v>
       </c>
       <c r="J307" t="s">
         <v>540</v>
       </c>
       <c r="K307" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B308" t="s">
         <v>535</v>
       </c>
       <c r="C308" t="s">
         <v>549</v>
       </c>
       <c r="D308" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="E308" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F308" t="s">
-        <v>253</v>
+        <v>195</v>
       </c>
       <c r="G308" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="H308" t="s">
         <v>538</v>
       </c>
       <c r="I308" t="s">
         <v>539</v>
       </c>
       <c r="J308" t="s">
         <v>540</v>
       </c>
       <c r="K308" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B309" t="s">
         <v>535</v>
       </c>
       <c r="C309" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D309" t="s">
         <v>68</v>
       </c>
       <c r="E309" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F309" t="s">
         <v>195</v>
       </c>
       <c r="G309" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="H309" t="s">
         <v>538</v>
       </c>
       <c r="I309" t="s">
         <v>539</v>
       </c>
       <c r="J309" t="s">
         <v>540</v>
       </c>
       <c r="K309" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B310" t="s">
         <v>535</v>
       </c>
       <c r="C310" t="s">
         <v>552</v>
       </c>
       <c r="D310" t="s">
         <v>68</v>
       </c>
       <c r="E310" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F310" t="s">
         <v>195</v>
       </c>
       <c r="G310" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="H310" t="s">
         <v>538</v>
       </c>
       <c r="I310" t="s">
         <v>539</v>
       </c>
       <c r="J310" t="s">
         <v>540</v>
       </c>
       <c r="K310" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B311" t="s">
         <v>535</v>
       </c>
       <c r="C311" t="s">
-        <v>86</v>
+        <v>554</v>
       </c>
       <c r="D311" t="s">
         <v>68</v>
       </c>
       <c r="E311" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F311" t="s">
         <v>195</v>
       </c>
       <c r="G311" t="s">
         <v>553</v>
       </c>
       <c r="H311" t="s">
         <v>538</v>
       </c>
       <c r="I311" t="s">
         <v>539</v>
       </c>
       <c r="J311" t="s">
         <v>540</v>
       </c>
       <c r="K311" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B312" t="s">
         <v>535</v>
       </c>
       <c r="C312" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D312" t="s">
         <v>68</v>
       </c>
       <c r="E312" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F312" t="s">
-        <v>195</v>
+        <v>69</v>
       </c>
       <c r="G312" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="H312" t="s">
         <v>538</v>
       </c>
       <c r="I312" t="s">
         <v>539</v>
       </c>
       <c r="J312" t="s">
         <v>540</v>
       </c>
       <c r="K312" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B313" t="s">
         <v>535</v>
       </c>
       <c r="C313" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D313" t="s">
         <v>68</v>
       </c>
       <c r="E313" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F313" t="s">
         <v>69</v>
       </c>
       <c r="G313" t="s">
         <v>556</v>
       </c>
       <c r="H313" t="s">
         <v>538</v>
       </c>
       <c r="I313" t="s">
         <v>539</v>
       </c>
       <c r="J313" t="s">
         <v>540</v>
       </c>
       <c r="K313" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B314" t="s">
         <v>535</v>
       </c>
       <c r="C314" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D314" t="s">
         <v>68</v>
       </c>
       <c r="E314" t="s">
         <v>22</v>
       </c>
       <c r="F314" t="s">
         <v>69</v>
       </c>
       <c r="G314" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="H314" t="s">
         <v>538</v>
       </c>
       <c r="I314" t="s">
         <v>539</v>
       </c>
       <c r="J314" t="s">
         <v>540</v>
       </c>
       <c r="K314" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B315" t="s">
         <v>535</v>
       </c>
       <c r="C315" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="D315" t="s">
         <v>68</v>
       </c>
       <c r="E315" t="s">
         <v>15</v>
       </c>
       <c r="F315" t="s">
         <v>69</v>
       </c>
       <c r="G315" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="H315" t="s">
         <v>538</v>
       </c>
       <c r="I315" t="s">
         <v>539</v>
       </c>
       <c r="J315" t="s">
         <v>540</v>
       </c>
       <c r="K315" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B316" t="s">
         <v>535</v>
       </c>
       <c r="C316" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D316" t="s">
         <v>68</v>
       </c>
       <c r="E316" t="s">
         <v>22</v>
       </c>
       <c r="F316" t="s">
         <v>69</v>
       </c>
       <c r="G316" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="H316" t="s">
         <v>538</v>
       </c>
       <c r="I316" t="s">
         <v>539</v>
       </c>
       <c r="J316" t="s">
         <v>540</v>
       </c>
       <c r="K316" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B317" t="s">
         <v>535</v>
       </c>
       <c r="C317" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="D317" t="s">
         <v>68</v>
       </c>
       <c r="E317" t="s">
         <v>15</v>
       </c>
       <c r="F317" t="s">
         <v>69</v>
       </c>
       <c r="G317" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="H317" t="s">
         <v>538</v>
       </c>
       <c r="I317" t="s">
         <v>539</v>
       </c>
       <c r="J317" t="s">
         <v>540</v>
       </c>
       <c r="K317" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B318" t="s">
         <v>535</v>
       </c>
       <c r="C318" t="s">
-        <v>563</v>
+        <v>141</v>
       </c>
       <c r="D318" t="s">
         <v>68</v>
       </c>
       <c r="E318" t="s">
         <v>22</v>
       </c>
       <c r="F318" t="s">
         <v>69</v>
       </c>
       <c r="G318" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="H318" t="s">
         <v>538</v>
       </c>
       <c r="I318" t="s">
         <v>539</v>
       </c>
       <c r="J318" t="s">
         <v>540</v>
       </c>
       <c r="K318" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B319" t="s">
         <v>535</v>
       </c>
       <c r="C319" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D319" t="s">
         <v>68</v>
       </c>
       <c r="E319" t="s">
         <v>15</v>
       </c>
       <c r="F319" t="s">
         <v>69</v>
       </c>
       <c r="G319" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="H319" t="s">
         <v>538</v>
       </c>
       <c r="I319" t="s">
         <v>539</v>
       </c>
       <c r="J319" t="s">
         <v>540</v>
       </c>
       <c r="K319" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B320" t="s">
         <v>535</v>
       </c>
       <c r="C320" t="s">
-        <v>141</v>
+        <v>567</v>
       </c>
       <c r="D320" t="s">
         <v>68</v>
       </c>
       <c r="E320" t="s">
         <v>22</v>
       </c>
       <c r="F320" t="s">
         <v>69</v>
       </c>
       <c r="G320" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="H320" t="s">
         <v>538</v>
       </c>
       <c r="I320" t="s">
         <v>539</v>
       </c>
       <c r="J320" t="s">
         <v>540</v>
       </c>
       <c r="K320" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B321" t="s">
         <v>535</v>
       </c>
       <c r="C321" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D321" t="s">
         <v>68</v>
       </c>
       <c r="E321" t="s">
         <v>15</v>
       </c>
       <c r="F321" t="s">
         <v>69</v>
       </c>
       <c r="G321" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="H321" t="s">
         <v>538</v>
       </c>
       <c r="I321" t="s">
         <v>539</v>
       </c>
       <c r="J321" t="s">
         <v>540</v>
       </c>
       <c r="K321" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B322" t="s">
         <v>535</v>
       </c>
       <c r="C322" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D322" t="s">
         <v>68</v>
       </c>
       <c r="E322" t="s">
         <v>22</v>
       </c>
       <c r="F322" t="s">
         <v>69</v>
       </c>
       <c r="G322" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="H322" t="s">
         <v>538</v>
       </c>
       <c r="I322" t="s">
         <v>539</v>
       </c>
       <c r="J322" t="s">
         <v>540</v>
       </c>
       <c r="K322" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B323" t="s">
         <v>535</v>
       </c>
       <c r="C323" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D323" t="s">
         <v>68</v>
       </c>
       <c r="E323" t="s">
         <v>15</v>
       </c>
       <c r="F323" t="s">
         <v>69</v>
       </c>
       <c r="G323" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="H323" t="s">
         <v>538</v>
       </c>
       <c r="I323" t="s">
         <v>539</v>
       </c>
       <c r="J323" t="s">
         <v>540</v>
       </c>
       <c r="K323" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B324" t="s">
         <v>535</v>
       </c>
       <c r="C324" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D324" t="s">
         <v>68</v>
       </c>
       <c r="E324" t="s">
         <v>22</v>
       </c>
       <c r="F324" t="s">
         <v>69</v>
       </c>
       <c r="G324" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="H324" t="s">
         <v>538</v>
       </c>
       <c r="I324" t="s">
         <v>539</v>
       </c>
       <c r="J324" t="s">
         <v>540</v>
       </c>
       <c r="K324" s="8" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B325" t="s">
         <v>535</v>
       </c>
       <c r="C325" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="D325" t="s">
         <v>68</v>
       </c>
       <c r="E325" t="s">
         <v>15</v>
       </c>
       <c r="F325" t="s">
         <v>69</v>
       </c>
       <c r="G325" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="H325" t="s">
-        <v>538</v>
+        <v>576</v>
       </c>
       <c r="I325" t="s">
         <v>539</v>
       </c>
       <c r="J325" t="s">
-        <v>540</v>
+        <v>577</v>
       </c>
       <c r="K325" s="8" t="s">
-        <v>541</v>
+        <v>578</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B326" t="s">
         <v>535</v>
       </c>
       <c r="C326" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="D326" t="s">
         <v>68</v>
       </c>
       <c r="E326" t="s">
         <v>22</v>
       </c>
       <c r="F326" t="s">
         <v>69</v>
       </c>
       <c r="G326" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="H326" t="s">
-        <v>538</v>
+        <v>576</v>
       </c>
       <c r="I326" t="s">
         <v>539</v>
       </c>
       <c r="J326" t="s">
-        <v>540</v>
+        <v>577</v>
       </c>
       <c r="K326" s="8" t="s">
-        <v>541</v>
+        <v>578</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B327" t="s">
         <v>535</v>
       </c>
       <c r="C327" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="D327" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="E327" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F327" t="s">
-        <v>69</v>
+        <v>253</v>
       </c>
       <c r="G327" t="s">
-        <v>576</v>
+        <v>548</v>
       </c>
       <c r="H327" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="I327" t="s">
         <v>539</v>
       </c>
       <c r="J327" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="K327" s="8" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B328" t="s">
         <v>535</v>
       </c>
       <c r="C328" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="D328" t="s">
         <v>68</v>
       </c>
       <c r="E328" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F328" t="s">
         <v>69</v>
       </c>
       <c r="G328" t="s">
-        <v>581</v>
+        <v>559</v>
       </c>
       <c r="H328" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="I328" t="s">
         <v>539</v>
       </c>
       <c r="J328" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="K328" s="8" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B329" t="s">
         <v>535</v>
       </c>
       <c r="C329" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D329" t="s">
         <v>14</v>
       </c>
       <c r="E329" t="s">
         <v>15</v>
       </c>
       <c r="F329" t="s">
         <v>14</v>
       </c>
       <c r="G329" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="H329" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I329" t="s">
         <v>18</v>
       </c>
       <c r="J329" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K329" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B330" t="s">
         <v>535</v>
       </c>
       <c r="C330" t="s">
+        <v>591</v>
+      </c>
+      <c r="D330" t="s">
+        <v>14</v>
+      </c>
+      <c r="E330" t="s">
+        <v>22</v>
+      </c>
+      <c r="F330" t="s">
+        <v>14</v>
+      </c>
+      <c r="G330" t="s">
         <v>588</v>
       </c>
-      <c r="D330" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H330" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I330" t="s">
         <v>18</v>
       </c>
       <c r="J330" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K330" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B331" t="s">
         <v>535</v>
       </c>
       <c r="C331" t="s">
+        <v>592</v>
+      </c>
+      <c r="D331" t="s">
+        <v>14</v>
+      </c>
+      <c r="E331" t="s">
+        <v>15</v>
+      </c>
+      <c r="F331" t="s">
+        <v>14</v>
+      </c>
+      <c r="G331" t="s">
+        <v>593</v>
+      </c>
+      <c r="H331" t="s">
         <v>589</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
       <c r="I331" t="s">
         <v>18</v>
       </c>
       <c r="J331" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K331" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B332" t="s">
         <v>535</v>
       </c>
       <c r="C332" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="D332" t="s">
         <v>14</v>
       </c>
       <c r="E332" t="s">
         <v>22</v>
       </c>
       <c r="F332" t="s">
         <v>14</v>
       </c>
       <c r="G332" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="H332" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I332" t="s">
         <v>18</v>
       </c>
       <c r="J332" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K332" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B333" t="s">
         <v>535</v>
       </c>
       <c r="C333" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="D333" t="s">
         <v>14</v>
       </c>
       <c r="E333" t="s">
         <v>15</v>
       </c>
       <c r="F333" t="s">
         <v>14</v>
       </c>
       <c r="G333" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="H333" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="I333" t="s">
         <v>18</v>
       </c>
       <c r="J333" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="K333" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B334" t="s">
         <v>535</v>
       </c>
       <c r="C334" t="s">
+        <v>599</v>
+      </c>
+      <c r="D334" t="s">
+        <v>14</v>
+      </c>
+      <c r="E334" t="s">
+        <v>22</v>
+      </c>
+      <c r="F334" t="s">
+        <v>14</v>
+      </c>
+      <c r="G334" t="s">
         <v>596</v>
       </c>
-      <c r="D334" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H334" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="I334" t="s">
         <v>18</v>
       </c>
       <c r="J334" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="K334" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B335" t="s">
         <v>535</v>
       </c>
       <c r="C335" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="D335" t="s">
         <v>14</v>
       </c>
       <c r="E335" t="s">
         <v>15</v>
       </c>
       <c r="F335" t="s">
         <v>14</v>
       </c>
       <c r="G335" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="H335" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="I335" t="s">
         <v>18</v>
       </c>
       <c r="J335" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="K335" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B336" t="s">
         <v>535</v>
       </c>
       <c r="C336" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="D336" t="s">
         <v>14</v>
       </c>
       <c r="E336" t="s">
         <v>22</v>
       </c>
       <c r="F336" t="s">
         <v>14</v>
       </c>
       <c r="G336" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="H336" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I336" t="s">
         <v>18</v>
       </c>
       <c r="J336" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K336" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B337" t="s">
         <v>535</v>
       </c>
       <c r="C337" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="D337" t="s">
         <v>14</v>
       </c>
       <c r="E337" t="s">
         <v>15</v>
       </c>
       <c r="F337" t="s">
         <v>14</v>
       </c>
       <c r="G337" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="H337" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I337" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J337" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K337" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B338" t="s">
         <v>535</v>
       </c>
       <c r="C338" t="s">
         <v>542</v>
       </c>
       <c r="D338" t="s">
         <v>14</v>
       </c>
       <c r="E338" t="s">
         <v>22</v>
       </c>
       <c r="F338" t="s">
         <v>14</v>
       </c>
       <c r="G338" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="H338" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I338" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J338" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K338" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B339" t="s">
         <v>535</v>
       </c>
       <c r="C339" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="D339" t="s">
         <v>14</v>
       </c>
       <c r="E339" t="s">
         <v>22</v>
       </c>
       <c r="F339" t="s">
         <v>14</v>
       </c>
       <c r="G339" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="H339" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="I339" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J339" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="K339" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B340" t="s">
         <v>535</v>
       </c>
       <c r="C340" t="s">
+        <v>610</v>
+      </c>
+      <c r="D340" t="s">
+        <v>14</v>
+      </c>
+      <c r="E340" t="s">
+        <v>22</v>
+      </c>
+      <c r="F340" t="s">
+        <v>14</v>
+      </c>
+      <c r="G340" t="s">
+        <v>609</v>
+      </c>
+      <c r="H340" t="s">
+        <v>611</v>
+      </c>
+      <c r="I340" t="s">
         <v>607</v>
       </c>
-      <c r="D340" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J340" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="K340" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B341" t="s">
         <v>535</v>
       </c>
       <c r="C341" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="D341" t="s">
         <v>14</v>
       </c>
       <c r="E341" t="s">
         <v>15</v>
       </c>
       <c r="F341" t="s">
         <v>14</v>
       </c>
       <c r="G341" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="H341" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I341" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J341" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K341" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B342" t="s">
         <v>535</v>
       </c>
       <c r="C342" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="D342" t="s">
         <v>14</v>
       </c>
       <c r="E342" t="s">
         <v>22</v>
       </c>
       <c r="F342" t="s">
         <v>14</v>
       </c>
       <c r="G342" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="H342" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="I342" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J342" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="K342" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B343" t="s">
         <v>535</v>
       </c>
       <c r="C343" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="D343" t="s">
         <v>68</v>
       </c>
       <c r="E343" t="s">
         <v>15</v>
       </c>
       <c r="F343" t="s">
         <v>69</v>
       </c>
       <c r="G343" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="H343" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I343" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J343" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K343" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B344" t="s">
         <v>535</v>
       </c>
       <c r="C344" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="D344" t="s">
         <v>68</v>
       </c>
       <c r="E344" t="s">
         <v>22</v>
       </c>
       <c r="F344" t="s">
         <v>69</v>
       </c>
       <c r="G344" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="H344" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I344" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J344" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K344" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B345" t="s">
         <v>535</v>
       </c>
       <c r="C345" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="D345" t="s">
         <v>68</v>
       </c>
       <c r="E345" t="s">
         <v>15</v>
       </c>
       <c r="F345" t="s">
         <v>69</v>
       </c>
       <c r="G345" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="H345" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I345" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J345" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K345" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B346" t="s">
         <v>535</v>
       </c>
       <c r="C346" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="D346" t="s">
         <v>68</v>
       </c>
       <c r="E346" t="s">
         <v>22</v>
       </c>
       <c r="F346" t="s">
         <v>69</v>
       </c>
       <c r="G346" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="H346" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I346" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J346" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K346" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B347" t="s">
         <v>535</v>
       </c>
       <c r="C347" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D347" t="s">
         <v>68</v>
       </c>
       <c r="E347" t="s">
         <v>15</v>
       </c>
       <c r="F347" t="s">
         <v>69</v>
       </c>
       <c r="G347" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="H347" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I347" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J347" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K347" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B348" t="s">
         <v>535</v>
       </c>
       <c r="C348" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="D348" t="s">
         <v>68</v>
       </c>
       <c r="E348" t="s">
         <v>22</v>
       </c>
       <c r="F348" t="s">
         <v>69</v>
       </c>
       <c r="G348" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="H348" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="I348" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J348" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="K348" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B349" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C349" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="D349" t="s">
         <v>14</v>
       </c>
       <c r="E349" t="s">
         <v>15</v>
       </c>
       <c r="F349" t="s">
         <v>14</v>
       </c>
       <c r="G349" t="s">
         <v>346</v>
       </c>
       <c r="H349" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="I349" t="s">
         <v>18</v>
       </c>
       <c r="J349" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="K349" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B350" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C350" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="D350" t="s">
         <v>14</v>
       </c>
       <c r="E350" t="s">
         <v>22</v>
       </c>
       <c r="F350" t="s">
         <v>14</v>
       </c>
       <c r="G350" t="s">
         <v>346</v>
       </c>
       <c r="H350" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="I350" t="s">
         <v>18</v>
       </c>
       <c r="J350" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="K350" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B351" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C351" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="D351" t="s">
         <v>14</v>
       </c>
       <c r="E351" t="s">
         <v>15</v>
       </c>
       <c r="F351" t="s">
         <v>14</v>
       </c>
       <c r="G351" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="H351" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="I351" t="s">
         <v>18</v>
       </c>
       <c r="J351" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K351" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B352" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C352" t="s">
+        <v>637</v>
+      </c>
+      <c r="D352" t="s">
+        <v>14</v>
+      </c>
+      <c r="E352" t="s">
+        <v>22</v>
+      </c>
+      <c r="F352" t="s">
+        <v>14</v>
+      </c>
+      <c r="G352" t="s">
         <v>634</v>
       </c>
-      <c r="D352" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H352" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="I352" t="s">
         <v>18</v>
       </c>
       <c r="J352" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K352" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B353" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C353" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="D353" t="s">
         <v>14</v>
       </c>
       <c r="E353" t="s">
         <v>15</v>
       </c>
       <c r="F353" t="s">
         <v>14</v>
       </c>
       <c r="G353" t="s">
         <v>278</v>
       </c>
       <c r="H353" t="s">
+        <v>639</v>
+      </c>
+      <c r="I353" t="s">
+        <v>640</v>
+      </c>
+      <c r="J353" t="s">
         <v>636</v>
       </c>
-      <c r="I353" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K353" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B354" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C354" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D354" t="s">
         <v>14</v>
       </c>
       <c r="E354" t="s">
         <v>22</v>
       </c>
       <c r="F354" t="s">
         <v>14</v>
       </c>
       <c r="G354" t="s">
         <v>278</v>
       </c>
       <c r="H354" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="I354" t="s">
         <v>18</v>
       </c>
       <c r="J354" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K354" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B355" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C355" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="D355" t="s">
         <v>14</v>
       </c>
       <c r="E355" t="s">
         <v>15</v>
       </c>
       <c r="F355" t="s">
         <v>14</v>
       </c>
       <c r="G355" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="H355" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="I355" t="s">
         <v>18</v>
       </c>
       <c r="J355" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="K355" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B356" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C356" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="D356" t="s">
         <v>14</v>
       </c>
       <c r="E356" t="s">
         <v>22</v>
       </c>
       <c r="F356" t="s">
         <v>14</v>
       </c>
       <c r="G356" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="H356" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="I356" t="s">
         <v>18</v>
       </c>
       <c r="J356" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="K356" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B357" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C357" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="D357" t="s">
         <v>14</v>
       </c>
       <c r="E357" t="s">
         <v>22</v>
       </c>
       <c r="F357" t="s">
         <v>14</v>
       </c>
       <c r="G357" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="H357" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="I357" t="s">
         <v>18</v>
       </c>
       <c r="J357" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="K357" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B358" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C358" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D358" t="s">
         <v>14</v>
       </c>
       <c r="E358" t="s">
         <v>15</v>
       </c>
       <c r="F358" t="s">
         <v>14</v>
       </c>
       <c r="G358" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="H358" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="I358" t="s">
         <v>18</v>
       </c>
       <c r="J358" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="K358" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B359" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C359" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="D359" t="s">
         <v>68</v>
       </c>
       <c r="E359" t="s">
         <v>15</v>
       </c>
       <c r="F359" t="s">
         <v>69</v>
       </c>
       <c r="G359" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="H359" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="I359" t="s">
         <v>18</v>
       </c>
       <c r="J359" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="K359" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B360" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C360" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="D360" t="s">
         <v>68</v>
       </c>
       <c r="E360" t="s">
         <v>15</v>
       </c>
       <c r="F360" t="s">
         <v>69</v>
       </c>
       <c r="G360" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="H360" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="I360" t="s">
         <v>18</v>
       </c>
       <c r="J360" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="K360" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B361" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C361" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="D361" t="s">
         <v>68</v>
       </c>
       <c r="E361" t="s">
         <v>22</v>
       </c>
       <c r="F361" t="s">
         <v>69</v>
       </c>
       <c r="G361" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="H361" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="I361" t="s">
         <v>18</v>
       </c>
       <c r="J361" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K361" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B362" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C362" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D362" t="s">
         <v>14</v>
       </c>
       <c r="E362" t="s">
         <v>15</v>
       </c>
       <c r="F362" t="s">
         <v>14</v>
       </c>
       <c r="G362" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="H362" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="I362" t="s">
         <v>18</v>
       </c>
       <c r="J362" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K362" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B363" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C363" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="D363" t="s">
         <v>14</v>
       </c>
       <c r="E363" t="s">
         <v>22</v>
       </c>
       <c r="F363" t="s">
         <v>14</v>
       </c>
       <c r="G363" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="H363" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="I363" t="s">
         <v>18</v>
       </c>
       <c r="J363" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K363" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B364" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C364" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="D364" t="s">
         <v>68</v>
       </c>
       <c r="E364" t="s">
         <v>15</v>
       </c>
       <c r="F364" t="s">
         <v>69</v>
       </c>
       <c r="G364" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="H364" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="I364" t="s">
         <v>18</v>
       </c>
       <c r="J364" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K364" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B365" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C365" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="D365" t="s">
         <v>68</v>
       </c>
       <c r="E365" t="s">
         <v>22</v>
       </c>
       <c r="F365" t="s">
         <v>69</v>
       </c>
       <c r="G365" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="H365" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="I365" t="s">
         <v>18</v>
       </c>
       <c r="J365" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K365" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B366" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C366" t="s">
         <v>244</v>
       </c>
       <c r="D366" t="s">
         <v>68</v>
       </c>
       <c r="E366" t="s">
         <v>15</v>
       </c>
       <c r="F366" t="s">
         <v>69</v>
       </c>
       <c r="G366" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="H366" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="I366" t="s">
         <v>18</v>
       </c>
       <c r="J366" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K366" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B367" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C367" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="D367" t="s">
         <v>68</v>
       </c>
       <c r="E367" t="s">
         <v>22</v>
       </c>
       <c r="F367" t="s">
         <v>69</v>
       </c>
       <c r="G367" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="H367" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="I367" t="s">
         <v>18</v>
       </c>
       <c r="J367" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K367" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B368" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C368" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="D368" t="s">
         <v>68</v>
       </c>
       <c r="E368" t="s">
         <v>15</v>
       </c>
       <c r="F368" t="s">
         <v>69</v>
       </c>
       <c r="G368" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="H368" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="I368" t="s">
         <v>18</v>
       </c>
       <c r="J368" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K368" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B369" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C369" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="D369" t="s">
         <v>68</v>
       </c>
       <c r="E369" t="s">
         <v>22</v>
       </c>
       <c r="F369" t="s">
         <v>69</v>
       </c>
       <c r="G369" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="H369" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="I369" t="s">
         <v>18</v>
       </c>
       <c r="J369" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K369" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B370" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C370" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="D370" t="s">
         <v>68</v>
       </c>
       <c r="E370" t="s">
         <v>15</v>
       </c>
       <c r="F370" t="s">
         <v>69</v>
       </c>
       <c r="G370" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="H370" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="I370" t="s">
         <v>18</v>
       </c>
       <c r="J370" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K370" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B371" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C371" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="D371" t="s">
         <v>68</v>
       </c>
       <c r="E371" t="s">
         <v>22</v>
       </c>
       <c r="F371" t="s">
         <v>69</v>
       </c>
       <c r="G371" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="H371" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="I371" t="s">
         <v>18</v>
       </c>
       <c r="J371" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K371" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B372" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C372" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="D372" t="s">
         <v>68</v>
       </c>
       <c r="E372" t="s">
         <v>15</v>
       </c>
       <c r="F372" t="s">
         <v>69</v>
       </c>
       <c r="G372" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="H372" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="I372" t="s">
         <v>18</v>
       </c>
       <c r="J372" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K372" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B373" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C373" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="D373" t="s">
         <v>68</v>
       </c>
       <c r="E373" t="s">
         <v>22</v>
       </c>
       <c r="F373" t="s">
         <v>69</v>
       </c>
       <c r="G373" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="H373" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="I373" t="s">
         <v>18</v>
       </c>
       <c r="J373" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K373" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B374" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C374" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="D374" t="s">
         <v>68</v>
       </c>
       <c r="E374" t="s">
         <v>15</v>
       </c>
       <c r="F374" t="s">
         <v>69</v>
       </c>
       <c r="G374" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="H374" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="I374" t="s">
         <v>18</v>
       </c>
       <c r="J374" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K374" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B375" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C375" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="D375" t="s">
         <v>68</v>
       </c>
       <c r="E375" t="s">
         <v>22</v>
       </c>
       <c r="F375" t="s">
         <v>69</v>
       </c>
       <c r="G375" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="H375" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="I375" t="s">
         <v>18</v>
       </c>
       <c r="J375" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K375" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B376" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C376" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="D376" t="s">
         <v>68</v>
       </c>
       <c r="E376" t="s">
         <v>15</v>
       </c>
       <c r="F376" t="s">
         <v>69</v>
       </c>
       <c r="G376" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="H376" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="I376" t="s">
         <v>18</v>
       </c>
       <c r="J376" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K376" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B377" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C377" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="D377" t="s">
         <v>68</v>
       </c>
       <c r="E377" t="s">
         <v>22</v>
       </c>
       <c r="F377" t="s">
         <v>69</v>
       </c>
       <c r="G377" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="H377" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="I377" t="s">
         <v>18</v>
       </c>
       <c r="J377" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K377" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B378" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C378" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="D378" t="s">
         <v>68</v>
       </c>
       <c r="E378" t="s">
         <v>15</v>
       </c>
       <c r="F378" t="s">
         <v>69</v>
       </c>
       <c r="G378" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="H378" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="I378" t="s">
         <v>18</v>
       </c>
       <c r="J378" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K378" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B379" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C379" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="D379" t="s">
         <v>68</v>
       </c>
       <c r="E379" t="s">
         <v>22</v>
       </c>
       <c r="F379" t="s">
         <v>69</v>
       </c>
       <c r="G379" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="H379" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="I379" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="J379" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K379" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B380" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C380" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="D380" t="s">
         <v>68</v>
       </c>
       <c r="E380" t="s">
         <v>15</v>
       </c>
       <c r="F380" t="s">
         <v>69</v>
       </c>
       <c r="G380" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="H380" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="I380" t="s">
         <v>18</v>
       </c>
       <c r="J380" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K380" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B381" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C381" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="D381" t="s">
         <v>68</v>
       </c>
       <c r="E381" t="s">
         <v>22</v>
       </c>
       <c r="F381" t="s">
         <v>69</v>
       </c>
       <c r="G381" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="H381" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="I381" t="s">
         <v>18</v>
       </c>
       <c r="J381" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K381" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B382" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C382" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="D382" t="s">
         <v>68</v>
       </c>
       <c r="E382" t="s">
         <v>15</v>
       </c>
       <c r="F382" t="s">
         <v>69</v>
       </c>
       <c r="G382" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="H382" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="I382" t="s">
         <v>18</v>
       </c>
       <c r="J382" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K382" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B383" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C383" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="D383" t="s">
         <v>68</v>
       </c>
       <c r="E383" t="s">
         <v>22</v>
       </c>
       <c r="F383" t="s">
         <v>69</v>
       </c>
       <c r="G383" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="H383" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="I383" t="s">
         <v>18</v>
       </c>
       <c r="J383" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K383" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B384" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C384" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="D384" t="s">
         <v>68</v>
       </c>
       <c r="E384" t="s">
         <v>22</v>
       </c>
       <c r="F384" t="s">
         <v>69</v>
       </c>
       <c r="G384" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="H384" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="I384" t="s">
         <v>18</v>
       </c>
       <c r="J384" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="K384" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B385" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C385" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="D385" t="s">
         <v>14</v>
       </c>
       <c r="E385" t="s">
         <v>15</v>
       </c>
       <c r="F385" t="s">
         <v>14</v>
       </c>
       <c r="G385" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="H385" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="I385" t="s">
         <v>18</v>
       </c>
       <c r="J385" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="K385" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B386" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C386" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="D386" t="s">
         <v>14</v>
       </c>
       <c r="E386" t="s">
         <v>22</v>
       </c>
       <c r="F386" t="s">
         <v>14</v>
       </c>
       <c r="G386" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="H386" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="I386" t="s">
         <v>18</v>
       </c>
       <c r="J386" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="K386" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B387" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C387" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="D387" t="s">
         <v>68</v>
       </c>
       <c r="E387" t="s">
         <v>15</v>
       </c>
       <c r="F387" t="s">
         <v>69</v>
       </c>
       <c r="G387" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="H387" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="I387" t="s">
         <v>18</v>
       </c>
       <c r="J387" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K387" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B388" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C388" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="D388" t="s">
         <v>68</v>
       </c>
       <c r="E388" t="s">
         <v>22</v>
       </c>
       <c r="F388" t="s">
         <v>69</v>
       </c>
       <c r="G388" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="H388" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="I388" t="s">
         <v>18</v>
       </c>
       <c r="J388" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K388" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B389" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C389" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="D389" t="s">
         <v>14</v>
       </c>
       <c r="E389" t="s">
         <v>15</v>
       </c>
       <c r="F389" t="s">
         <v>14</v>
       </c>
       <c r="G389" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="H389" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="I389" t="s">
         <v>18</v>
       </c>
       <c r="J389" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K389" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B390" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C390" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="D390" t="s">
         <v>14</v>
       </c>
       <c r="E390" t="s">
         <v>22</v>
       </c>
       <c r="F390" t="s">
         <v>14</v>
       </c>
       <c r="G390" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="H390" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="I390" t="s">
         <v>18</v>
       </c>
       <c r="J390" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K390" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B391" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C391" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="D391" t="s">
         <v>68</v>
       </c>
       <c r="E391" t="s">
         <v>22</v>
       </c>
       <c r="F391" t="s">
         <v>69</v>
       </c>
       <c r="G391" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="H391" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="I391" t="s">
         <v>18</v>
       </c>
       <c r="J391" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="K391" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B392" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C392" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="D392" t="s">
         <v>68</v>
       </c>
       <c r="E392" t="s">
         <v>15</v>
       </c>
       <c r="F392" t="s">
         <v>69</v>
       </c>
       <c r="G392" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="H392" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="I392" t="s">
         <v>18</v>
       </c>
       <c r="J392" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K392" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B393" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C393" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="D393" t="s">
         <v>68</v>
       </c>
       <c r="E393" t="s">
         <v>22</v>
       </c>
       <c r="F393" t="s">
         <v>69</v>
       </c>
       <c r="G393" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="H393" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="I393" t="s">
         <v>18</v>
       </c>
       <c r="J393" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K393" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B394" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C394" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="D394" t="s">
         <v>14</v>
       </c>
       <c r="E394" t="s">
         <v>15</v>
       </c>
       <c r="F394" t="s">
         <v>16</v>
       </c>
       <c r="G394" t="s">
         <v>261</v>
       </c>
       <c r="H394" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I394" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J394" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K394" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B395" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C395" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="D395" t="s">
         <v>14</v>
       </c>
       <c r="E395" t="s">
         <v>15</v>
       </c>
       <c r="F395" t="s">
         <v>16</v>
       </c>
       <c r="G395" t="s">
         <v>264</v>
       </c>
       <c r="H395" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I395" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J395" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K395" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B396" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C396" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="D396" t="s">
         <v>14</v>
       </c>
       <c r="E396" t="s">
         <v>22</v>
       </c>
       <c r="F396" t="s">
         <v>16</v>
       </c>
       <c r="G396" t="s">
         <v>264</v>
       </c>
       <c r="H396" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I396" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J396" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K396" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B397" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C397" t="s">
+        <v>733</v>
+      </c>
+      <c r="D397" t="s">
+        <v>14</v>
+      </c>
+      <c r="E397" t="s">
+        <v>15</v>
+      </c>
+      <c r="F397" t="s">
+        <v>14</v>
+      </c>
+      <c r="G397" t="s">
+        <v>734</v>
+      </c>
+      <c r="H397" t="s">
+        <v>728</v>
+      </c>
+      <c r="I397" t="s">
+        <v>729</v>
+      </c>
+      <c r="J397" t="s">
         <v>730</v>
       </c>
-      <c r="D397" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K397" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B398" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C398" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="D398" t="s">
         <v>14</v>
       </c>
       <c r="E398" t="s">
         <v>22</v>
       </c>
       <c r="F398" t="s">
         <v>14</v>
       </c>
       <c r="G398" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="H398" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I398" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J398" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K398" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B399" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C399" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="D399" t="s">
         <v>68</v>
       </c>
       <c r="E399" t="s">
         <v>15</v>
       </c>
       <c r="F399" t="s">
         <v>69</v>
       </c>
       <c r="G399" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="H399" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I399" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J399" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K399" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B400" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C400" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="D400" t="s">
         <v>68</v>
       </c>
       <c r="E400" t="s">
         <v>22</v>
       </c>
       <c r="F400" t="s">
         <v>69</v>
       </c>
       <c r="G400" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="H400" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I400" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J400" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K400" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B401" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C401" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="D401" t="s">
         <v>68</v>
       </c>
       <c r="E401" t="s">
         <v>15</v>
       </c>
       <c r="F401" t="s">
         <v>69</v>
       </c>
       <c r="G401" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="H401" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I401" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J401" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K401" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B402" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C402" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="D402" t="s">
         <v>68</v>
       </c>
       <c r="E402" t="s">
         <v>22</v>
       </c>
       <c r="F402" t="s">
         <v>69</v>
       </c>
       <c r="G402" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="H402" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I402" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J402" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K402" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B403" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C403" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="D403" t="s">
         <v>68</v>
       </c>
       <c r="E403" t="s">
         <v>15</v>
       </c>
       <c r="F403" t="s">
         <v>69</v>
       </c>
       <c r="G403" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="H403" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I403" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J403" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K403" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B404" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C404" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="D404" t="s">
         <v>68</v>
       </c>
       <c r="E404" t="s">
         <v>22</v>
       </c>
       <c r="F404" t="s">
         <v>69</v>
       </c>
       <c r="G404" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="H404" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I404" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J404" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K404" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B405" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C405" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="D405" t="s">
         <v>68</v>
       </c>
       <c r="E405" t="s">
         <v>15</v>
       </c>
       <c r="F405" t="s">
         <v>69</v>
       </c>
       <c r="G405" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="H405" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I405" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J405" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K405" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B406" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C406" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="D406" t="s">
         <v>68</v>
       </c>
       <c r="E406" t="s">
         <v>22</v>
       </c>
       <c r="F406" t="s">
         <v>69</v>
       </c>
       <c r="G406" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="H406" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I406" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J406" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K406" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B407" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C407" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="D407" t="s">
         <v>68</v>
       </c>
       <c r="E407" t="s">
         <v>15</v>
       </c>
       <c r="F407" t="s">
         <v>69</v>
       </c>
       <c r="G407" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="H407" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I407" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J407" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K407" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B408" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C408" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="D408" t="s">
         <v>68</v>
       </c>
       <c r="E408" t="s">
         <v>22</v>
       </c>
       <c r="F408" t="s">
         <v>69</v>
       </c>
       <c r="G408" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="H408" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I408" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J408" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K408" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B409" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C409" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="D409" t="s">
         <v>68</v>
       </c>
       <c r="E409" t="s">
         <v>15</v>
       </c>
       <c r="F409" t="s">
         <v>69</v>
       </c>
       <c r="G409" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="H409" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I409" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J409" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K409" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B410" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C410" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="D410" t="s">
         <v>68</v>
       </c>
       <c r="E410" t="s">
         <v>22</v>
       </c>
       <c r="F410" t="s">
         <v>69</v>
       </c>
       <c r="G410" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="H410" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I410" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J410" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K410" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B411" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C411" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="D411" t="s">
         <v>68</v>
       </c>
       <c r="E411" t="s">
         <v>15</v>
       </c>
       <c r="F411" t="s">
         <v>69</v>
       </c>
       <c r="G411" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="H411" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I411" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J411" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K411" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B412" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C412" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="D412" t="s">
         <v>68</v>
       </c>
       <c r="E412" t="s">
         <v>22</v>
       </c>
       <c r="F412" t="s">
         <v>69</v>
       </c>
       <c r="G412" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="H412" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I412" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J412" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K412" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B413" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C413" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="D413" t="s">
         <v>14</v>
       </c>
       <c r="E413" t="s">
         <v>15</v>
       </c>
       <c r="F413" t="s">
         <v>16</v>
       </c>
       <c r="G413" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="H413" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I413" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J413" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K413" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B414" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C414" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="D414" t="s">
         <v>14</v>
       </c>
       <c r="E414" t="s">
         <v>22</v>
       </c>
       <c r="F414" t="s">
         <v>16</v>
       </c>
       <c r="G414" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="H414" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I414" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J414" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K414" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B415" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C415" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="D415" t="s">
         <v>14</v>
       </c>
       <c r="E415" t="s">
         <v>15</v>
       </c>
       <c r="F415" t="s">
         <v>16</v>
       </c>
       <c r="G415" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="H415" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I415" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J415" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K415" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B416" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C416" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="D416" t="s">
         <v>14</v>
       </c>
       <c r="E416" t="s">
         <v>22</v>
       </c>
       <c r="F416" t="s">
         <v>16</v>
       </c>
       <c r="G416" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="H416" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I416" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J416" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K416" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B417" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C417" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="D417" t="s">
         <v>14</v>
       </c>
       <c r="E417" t="s">
         <v>15</v>
       </c>
       <c r="F417" t="s">
         <v>16</v>
       </c>
       <c r="G417" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="H417" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I417" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J417" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K417" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B418" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C418" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="D418" t="s">
         <v>14</v>
       </c>
       <c r="E418" t="s">
         <v>22</v>
       </c>
       <c r="F418" t="s">
         <v>16</v>
       </c>
       <c r="G418" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="H418" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I418" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J418" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K418" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B419" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C419" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="D419" t="s">
         <v>14</v>
       </c>
       <c r="E419" t="s">
         <v>15</v>
       </c>
       <c r="F419" t="s">
         <v>14</v>
       </c>
       <c r="G419" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="H419" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="I419" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="J419" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K419" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B420" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C420" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="D420" t="s">
         <v>14</v>
       </c>
       <c r="E420" t="s">
         <v>22</v>
       </c>
       <c r="F420" t="s">
         <v>14</v>
       </c>
       <c r="G420" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="H420" t="s">
+        <v>774</v>
+      </c>
+      <c r="I420" t="s">
         <v>771</v>
       </c>
-      <c r="I420" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J420" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K420" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B421" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C421" t="s">
+        <v>775</v>
+      </c>
+      <c r="D421" t="s">
+        <v>14</v>
+      </c>
+      <c r="E421" t="s">
+        <v>15</v>
+      </c>
+      <c r="F421" t="s">
+        <v>14</v>
+      </c>
+      <c r="G421" t="s">
+        <v>776</v>
+      </c>
+      <c r="H421" t="s">
+        <v>774</v>
+      </c>
+      <c r="I421" t="s">
+        <v>771</v>
+      </c>
+      <c r="J421" t="s">
         <v>772</v>
       </c>
-      <c r="D421" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K421" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B422" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C422" t="s">
+        <v>777</v>
+      </c>
+      <c r="D422" t="s">
+        <v>14</v>
+      </c>
+      <c r="E422" t="s">
+        <v>22</v>
+      </c>
+      <c r="F422" t="s">
+        <v>14</v>
+      </c>
+      <c r="G422" t="s">
+        <v>776</v>
+      </c>
+      <c r="H422" t="s">
         <v>774</v>
       </c>
-      <c r="D422" t="s">
-[...11 lines deleted...]
-      <c r="H422" t="s">
+      <c r="I422" t="s">
         <v>771</v>
       </c>
-      <c r="I422" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J422" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K422" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B423" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C423" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="D423" t="s">
         <v>14</v>
       </c>
       <c r="E423" t="s">
         <v>22</v>
       </c>
       <c r="F423" t="s">
         <v>47</v>
       </c>
       <c r="G423" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="H423" t="s">
+        <v>774</v>
+      </c>
+      <c r="I423" t="s">
         <v>771</v>
       </c>
-      <c r="I423" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J423" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K423" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B424" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C424" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="D424" t="s">
         <v>14</v>
       </c>
       <c r="E424" t="s">
         <v>15</v>
       </c>
       <c r="F424" t="s">
         <v>47</v>
       </c>
       <c r="G424" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="H424" t="s">
+        <v>774</v>
+      </c>
+      <c r="I424" t="s">
         <v>771</v>
       </c>
-      <c r="I424" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J424" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K424" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B425" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C425" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="D425" t="s">
         <v>68</v>
       </c>
       <c r="E425" t="s">
         <v>15</v>
       </c>
       <c r="F425" t="s">
         <v>69</v>
       </c>
       <c r="G425" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="H425" t="s">
+        <v>774</v>
+      </c>
+      <c r="I425" t="s">
         <v>771</v>
       </c>
-      <c r="I425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J425" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K425" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B426" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C426" t="s">
         <v>329</v>
       </c>
       <c r="D426" t="s">
         <v>14</v>
       </c>
       <c r="E426" t="s">
         <v>22</v>
       </c>
       <c r="F426" t="s">
         <v>14</v>
       </c>
       <c r="G426" t="s">
         <v>278</v>
       </c>
       <c r="H426" t="s">
+        <v>774</v>
+      </c>
+      <c r="I426" t="s">
         <v>771</v>
       </c>
-      <c r="I426" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J426" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K426" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B427" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C427" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D427" t="s">
         <v>14</v>
       </c>
       <c r="E427" t="s">
         <v>15</v>
       </c>
       <c r="F427" t="s">
         <v>14</v>
       </c>
       <c r="G427" t="s">
         <v>278</v>
       </c>
       <c r="H427" t="s">
+        <v>774</v>
+      </c>
+      <c r="I427" t="s">
         <v>771</v>
       </c>
-      <c r="I427" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J427" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K427" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B428" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C428" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="D428" t="s">
         <v>14</v>
       </c>
       <c r="E428" t="s">
         <v>15</v>
       </c>
       <c r="F428" t="s">
         <v>14</v>
       </c>
       <c r="G428" t="s">
         <v>273</v>
       </c>
       <c r="H428" t="s">
+        <v>774</v>
+      </c>
+      <c r="I428" t="s">
         <v>771</v>
       </c>
-      <c r="I428" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J428" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K428" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B429" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C429" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="D429" t="s">
         <v>14</v>
       </c>
       <c r="E429" t="s">
         <v>22</v>
       </c>
       <c r="F429" t="s">
         <v>14</v>
       </c>
       <c r="G429" t="s">
         <v>273</v>
       </c>
       <c r="H429" t="s">
+        <v>774</v>
+      </c>
+      <c r="I429" t="s">
         <v>771</v>
       </c>
-      <c r="I429" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J429" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K429" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B430" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C430" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="D430" t="s">
         <v>14</v>
       </c>
       <c r="E430" t="s">
         <v>15</v>
       </c>
       <c r="F430" t="s">
         <v>14</v>
       </c>
       <c r="G430" t="s">
         <v>267</v>
       </c>
       <c r="H430" t="s">
+        <v>774</v>
+      </c>
+      <c r="I430" t="s">
         <v>771</v>
       </c>
-      <c r="I430" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J430" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K430" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B431" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C431" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="D431" t="s">
         <v>14</v>
       </c>
       <c r="E431" t="s">
         <v>22</v>
       </c>
       <c r="F431" t="s">
         <v>14</v>
       </c>
       <c r="G431" t="s">
         <v>267</v>
       </c>
       <c r="H431" t="s">
+        <v>774</v>
+      </c>
+      <c r="I431" t="s">
         <v>771</v>
       </c>
-      <c r="I431" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J431" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K431" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B432" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C432" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="D432" t="s">
         <v>68</v>
       </c>
       <c r="E432" t="s">
         <v>15</v>
       </c>
       <c r="F432" t="s">
         <v>69</v>
       </c>
       <c r="G432" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="H432" t="s">
+        <v>774</v>
+      </c>
+      <c r="I432" t="s">
         <v>771</v>
       </c>
-      <c r="I432" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J432" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K432" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B433" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C433" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="D433" t="s">
         <v>68</v>
       </c>
       <c r="E433" t="s">
         <v>22</v>
       </c>
       <c r="F433" t="s">
         <v>69</v>
       </c>
       <c r="G433" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="H433" t="s">
+        <v>774</v>
+      </c>
+      <c r="I433" t="s">
         <v>771</v>
       </c>
-      <c r="I433" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J433" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K433" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B434" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C434" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="D434" t="s">
         <v>14</v>
       </c>
       <c r="E434" t="s">
         <v>15</v>
       </c>
       <c r="F434" t="s">
         <v>14</v>
       </c>
       <c r="G434" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="H434" t="s">
+        <v>774</v>
+      </c>
+      <c r="I434" t="s">
         <v>771</v>
       </c>
-      <c r="I434" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J434" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K434" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B435" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C435" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="D435" t="s">
         <v>14</v>
       </c>
       <c r="E435" t="s">
         <v>22</v>
       </c>
       <c r="F435" t="s">
         <v>47</v>
       </c>
       <c r="G435" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="H435" t="s">
+        <v>774</v>
+      </c>
+      <c r="I435" t="s">
         <v>771</v>
       </c>
-      <c r="I435" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J435" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K435" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B436" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C436" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="D436" t="s">
         <v>68</v>
       </c>
       <c r="E436" t="s">
         <v>15</v>
       </c>
       <c r="F436" t="s">
         <v>69</v>
       </c>
       <c r="G436" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="H436" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="I436" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="J436" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K436" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B437" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C437" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="D437" t="s">
         <v>68</v>
       </c>
       <c r="E437" t="s">
         <v>22</v>
       </c>
       <c r="F437" t="s">
         <v>69</v>
       </c>
       <c r="G437" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="H437" t="s">
+        <v>774</v>
+      </c>
+      <c r="I437" t="s">
         <v>771</v>
       </c>
-      <c r="I437" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J437" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K437" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B438" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C438" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="D438" t="s">
         <v>68</v>
       </c>
       <c r="E438" t="s">
         <v>15</v>
       </c>
       <c r="F438" t="s">
         <v>69</v>
       </c>
       <c r="G438" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="H438" t="s">
+        <v>774</v>
+      </c>
+      <c r="I438" t="s">
         <v>771</v>
       </c>
-      <c r="I438" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J438" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K438" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B439" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C439" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="D439" t="s">
         <v>14</v>
       </c>
       <c r="E439" t="s">
         <v>15</v>
       </c>
       <c r="F439" t="s">
         <v>14</v>
       </c>
       <c r="G439" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="H439" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="I439" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="J439" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K439" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B440" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C440" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="D440" t="s">
         <v>14</v>
       </c>
       <c r="E440" t="s">
         <v>15</v>
       </c>
       <c r="F440" t="s">
         <v>14</v>
       </c>
       <c r="G440" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="H440" t="s">
+        <v>774</v>
+      </c>
+      <c r="I440" t="s">
         <v>771</v>
       </c>
-      <c r="I440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J440" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K440" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B441" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C441" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="D441" t="s">
         <v>14</v>
       </c>
       <c r="E441" t="s">
         <v>22</v>
       </c>
       <c r="F441" t="s">
         <v>14</v>
       </c>
       <c r="G441" t="s">
         <v>270</v>
       </c>
       <c r="H441" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="I441" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="J441" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K441" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B442" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C442" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="D442" t="s">
         <v>14</v>
       </c>
       <c r="E442" t="s">
         <v>15</v>
       </c>
       <c r="F442" t="s">
         <v>14</v>
       </c>
       <c r="G442" t="s">
         <v>270</v>
       </c>
       <c r="H442" t="s">
+        <v>774</v>
+      </c>
+      <c r="I442" t="s">
         <v>771</v>
       </c>
-      <c r="I442" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J442" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K442" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B443" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C443" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="D443" t="s">
         <v>14</v>
       </c>
       <c r="E443" t="s">
         <v>15</v>
       </c>
       <c r="F443" t="s">
         <v>47</v>
       </c>
       <c r="G443" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="H443" t="s">
+        <v>774</v>
+      </c>
+      <c r="I443" t="s">
         <v>771</v>
       </c>
-      <c r="I443" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J443" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K443" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B444" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C444" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="D444" t="s">
         <v>68</v>
       </c>
       <c r="E444" t="s">
         <v>22</v>
       </c>
       <c r="F444" t="s">
         <v>69</v>
       </c>
       <c r="G444" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="H444" t="s">
+        <v>774</v>
+      </c>
+      <c r="I444" t="s">
         <v>771</v>
       </c>
-      <c r="I444" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J444" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K444" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B445" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C445" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="D445" t="s">
         <v>68</v>
       </c>
       <c r="E445" t="s">
         <v>15</v>
       </c>
       <c r="F445" t="s">
         <v>69</v>
       </c>
       <c r="G445" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="H445" t="s">
+        <v>774</v>
+      </c>
+      <c r="I445" t="s">
         <v>771</v>
       </c>
-      <c r="I445" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J445" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K445" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B446" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C446" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="D446" t="s">
         <v>14</v>
       </c>
       <c r="E446" t="s">
         <v>22</v>
       </c>
       <c r="F446" t="s">
         <v>69</v>
       </c>
       <c r="G446" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="H446" t="s">
+        <v>774</v>
+      </c>
+      <c r="I446" t="s">
         <v>771</v>
       </c>
-      <c r="I446" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J446" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K446" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B447" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C447" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="D447" t="s">
         <v>68</v>
       </c>
       <c r="E447" t="s">
         <v>15</v>
       </c>
       <c r="F447" t="s">
         <v>69</v>
       </c>
       <c r="G447" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="H447" t="s">
+        <v>774</v>
+      </c>
+      <c r="I447" t="s">
         <v>771</v>
       </c>
-      <c r="I447" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J447" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K447" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B448" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C448" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="D448" t="s">
         <v>68</v>
       </c>
       <c r="E448" t="s">
         <v>15</v>
       </c>
       <c r="F448" t="s">
         <v>69</v>
       </c>
       <c r="G448" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="H448" t="s">
+        <v>774</v>
+      </c>
+      <c r="I448" t="s">
         <v>771</v>
       </c>
-      <c r="I448" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J448" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K448" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B449" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C449" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="D449" t="s">
         <v>68</v>
       </c>
       <c r="E449" t="s">
         <v>22</v>
       </c>
       <c r="F449" t="s">
         <v>69</v>
       </c>
       <c r="G449" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="H449" t="s">
+        <v>774</v>
+      </c>
+      <c r="I449" t="s">
         <v>771</v>
       </c>
-      <c r="I449" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J449" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K449" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B450" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C450" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="D450" t="s">
         <v>68</v>
       </c>
       <c r="E450" t="s">
         <v>15</v>
       </c>
       <c r="F450" t="s">
         <v>69</v>
       </c>
       <c r="G450" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="H450" t="s">
+        <v>774</v>
+      </c>
+      <c r="I450" t="s">
         <v>771</v>
       </c>
-      <c r="I450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J450" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K450" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B451" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C451" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="D451" t="s">
         <v>68</v>
       </c>
       <c r="E451" t="s">
         <v>15</v>
       </c>
       <c r="F451" t="s">
         <v>69</v>
       </c>
       <c r="G451" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="H451" t="s">
+        <v>774</v>
+      </c>
+      <c r="I451" t="s">
         <v>771</v>
       </c>
-      <c r="I451" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J451" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K451" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B452" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C452" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="D452" t="s">
         <v>68</v>
       </c>
       <c r="E452" t="s">
         <v>22</v>
       </c>
       <c r="F452" t="s">
         <v>69</v>
       </c>
       <c r="G452" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="H452" t="s">
+        <v>774</v>
+      </c>
+      <c r="I452" t="s">
         <v>771</v>
       </c>
-      <c r="I452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J452" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K452" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B453" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C453" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="D453" t="s">
         <v>68</v>
       </c>
       <c r="E453" t="s">
         <v>22</v>
       </c>
       <c r="F453" t="s">
         <v>69</v>
       </c>
       <c r="G453" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="H453" t="s">
+        <v>774</v>
+      </c>
+      <c r="I453" t="s">
         <v>771</v>
       </c>
-      <c r="I453" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J453" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K453" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B454" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C454" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="D454" t="s">
         <v>14</v>
       </c>
       <c r="E454" t="s">
         <v>22</v>
       </c>
       <c r="F454" t="s">
         <v>14</v>
       </c>
       <c r="G454" t="s">
         <v>264</v>
       </c>
       <c r="H454" t="s">
+        <v>774</v>
+      </c>
+      <c r="I454" t="s">
         <v>771</v>
       </c>
-      <c r="I454" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J454" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K454" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B455" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C455" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="D455" t="s">
         <v>14</v>
       </c>
       <c r="E455" t="s">
         <v>15</v>
       </c>
       <c r="F455" t="s">
         <v>14</v>
       </c>
       <c r="G455" t="s">
         <v>264</v>
       </c>
       <c r="H455" t="s">
+        <v>774</v>
+      </c>
+      <c r="I455" t="s">
         <v>771</v>
       </c>
-      <c r="I455" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J455" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K455" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B456" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C456" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="D456" t="s">
         <v>68</v>
       </c>
       <c r="E456" t="s">
         <v>22</v>
       </c>
       <c r="F456" t="s">
         <v>69</v>
       </c>
       <c r="G456" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="H456" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="I456" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="J456" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="K456" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B457" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C457" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="D457" t="s">
         <v>68</v>
       </c>
       <c r="E457" t="s">
         <v>15</v>
       </c>
       <c r="F457" t="s">
         <v>14</v>
       </c>
       <c r="G457" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="H457" t="s">
+        <v>774</v>
+      </c>
+      <c r="I457" t="s">
         <v>771</v>
       </c>
-      <c r="I457" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J457" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="K457" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B458" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C458" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="D458" t="s">
         <v>14</v>
       </c>
       <c r="E458" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="F458" t="s">
         <v>14</v>
       </c>
       <c r="G458" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="H458" t="s">
+        <v>774</v>
+      </c>
+      <c r="I458" t="s">
         <v>771</v>
       </c>
-      <c r="I458" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J458" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="K458" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B459" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C459" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="D459" t="s">
         <v>14</v>
       </c>
       <c r="E459" t="s">
         <v>22</v>
       </c>
       <c r="F459" t="s">
         <v>14</v>
       </c>
       <c r="G459" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="H459" t="s">
+        <v>774</v>
+      </c>
+      <c r="I459" t="s">
         <v>771</v>
       </c>
-      <c r="I459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J459" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="K459" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B460" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C460" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="D460" t="s">
         <v>68</v>
       </c>
       <c r="E460" t="s">
         <v>15</v>
       </c>
       <c r="F460" t="s">
         <v>69</v>
       </c>
       <c r="G460" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="H460" t="s">
+        <v>774</v>
+      </c>
+      <c r="I460" t="s">
         <v>771</v>
       </c>
-      <c r="I460" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J460" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="K460" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B461" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C461" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="D461" t="s">
         <v>68</v>
       </c>
       <c r="E461" t="s">
         <v>22</v>
       </c>
       <c r="F461" t="s">
         <v>69</v>
       </c>
       <c r="G461" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="H461" t="s">
+        <v>774</v>
+      </c>
+      <c r="I461" t="s">
         <v>771</v>
       </c>
-      <c r="I461" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J461" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="K461" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B462" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C462" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="D462" t="s">
         <v>68</v>
       </c>
       <c r="E462" t="s">
         <v>15</v>
       </c>
       <c r="F462" t="s">
         <v>69</v>
       </c>
       <c r="G462" t="s">
+        <v>840</v>
+      </c>
+      <c r="H462" t="s">
+        <v>774</v>
+      </c>
+      <c r="I462" t="s">
+        <v>771</v>
+      </c>
+      <c r="J462" t="s">
         <v>837</v>
       </c>
-      <c r="H462" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K462" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B463" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C463" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="D463" t="s">
         <v>68</v>
       </c>
       <c r="E463" t="s">
         <v>22</v>
       </c>
       <c r="F463" t="s">
         <v>69</v>
       </c>
       <c r="G463" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="H463" t="s">
+        <v>774</v>
+      </c>
+      <c r="I463" t="s">
         <v>771</v>
       </c>
-      <c r="I463" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J463" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="K463" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B464" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C464" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="D464" t="s">
         <v>14</v>
       </c>
       <c r="E464" t="s">
         <v>15</v>
       </c>
       <c r="F464" t="s">
         <v>16</v>
       </c>
       <c r="G464" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="H464" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I464" t="s">
         <v>18</v>
       </c>
       <c r="J464" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="K464" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B465" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C465" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="D465" t="s">
         <v>14</v>
       </c>
       <c r="E465" t="s">
         <v>22</v>
       </c>
       <c r="F465" t="s">
         <v>16</v>
       </c>
       <c r="G465" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="H465" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I465" t="s">
         <v>18</v>
       </c>
       <c r="J465" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="K465" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B466" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C466" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D466" t="s">
         <v>14</v>
       </c>
       <c r="E466" t="s">
         <v>15</v>
       </c>
       <c r="F466" t="s">
         <v>16</v>
       </c>
       <c r="G466" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="H466" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I466" t="s">
         <v>18</v>
       </c>
       <c r="J466" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K466" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B467" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C467" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="D467" t="s">
         <v>14</v>
       </c>
       <c r="E467" t="s">
         <v>15</v>
       </c>
       <c r="F467" t="s">
         <v>16</v>
       </c>
       <c r="G467" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="H467" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I467" t="s">
         <v>18</v>
       </c>
       <c r="J467" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K467" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B468" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C468" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="D468" t="s">
         <v>14</v>
       </c>
       <c r="E468" t="s">
         <v>22</v>
       </c>
       <c r="F468" t="s">
         <v>16</v>
       </c>
       <c r="G468" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="H468" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I468" t="s">
         <v>18</v>
       </c>
       <c r="J468" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K468" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B469" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C469" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D469" t="s">
         <v>14</v>
       </c>
       <c r="E469" t="s">
         <v>15</v>
       </c>
       <c r="F469" t="s">
         <v>16</v>
       </c>
       <c r="G469" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="H469" t="s">
         <v>96</v>
       </c>
       <c r="I469" t="s">
         <v>18</v>
       </c>
       <c r="J469" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="K469" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B470" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C470" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D470" t="s">
         <v>14</v>
       </c>
       <c r="E470" t="s">
         <v>15</v>
       </c>
       <c r="F470" t="s">
         <v>16</v>
       </c>
       <c r="G470" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="H470" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I470" t="s">
         <v>18</v>
       </c>
       <c r="J470" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K470" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B471" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C471" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="D471" t="s">
         <v>14</v>
       </c>
       <c r="E471" t="s">
         <v>22</v>
       </c>
       <c r="F471" t="s">
         <v>16</v>
       </c>
       <c r="G471" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="H471" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I471" t="s">
         <v>18</v>
       </c>
       <c r="J471" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K471" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B472" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C472" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="D472" t="s">
         <v>14</v>
       </c>
       <c r="E472" t="s">
         <v>22</v>
       </c>
       <c r="F472" t="s">
         <v>16</v>
       </c>
       <c r="G472" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="H472" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I472" t="s">
         <v>18</v>
       </c>
       <c r="J472" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K472" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B473" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C473" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="D473" t="s">
         <v>14</v>
       </c>
       <c r="E473" t="s">
         <v>22</v>
       </c>
       <c r="F473" t="s">
         <v>16</v>
       </c>
       <c r="G473" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="H473" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I473" t="s">
         <v>18</v>
       </c>
       <c r="J473" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K473" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B474" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C474" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="D474" t="s">
         <v>14</v>
       </c>
       <c r="E474" t="s">
         <v>15</v>
       </c>
       <c r="F474" t="s">
         <v>16</v>
       </c>
       <c r="G474" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="H474" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I474" t="s">
         <v>18</v>
       </c>
       <c r="J474" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K474" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B475" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C475" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="D475" t="s">
         <v>14</v>
       </c>
       <c r="E475" t="s">
         <v>22</v>
       </c>
       <c r="F475" t="s">
         <v>16</v>
       </c>
       <c r="G475" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="H475" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I475" t="s">
         <v>18</v>
       </c>
       <c r="J475" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K475" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B476" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C476" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="D476" t="s">
         <v>14</v>
       </c>
       <c r="E476" t="s">
         <v>15</v>
       </c>
       <c r="F476" t="s">
         <v>16</v>
       </c>
       <c r="G476" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="H476" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I476" t="s">
         <v>18</v>
       </c>
       <c r="J476" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K476" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B477" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C477" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="D477" t="s">
         <v>14</v>
       </c>
       <c r="E477" t="s">
         <v>22</v>
       </c>
       <c r="F477" t="s">
         <v>16</v>
       </c>
       <c r="G477" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="H477" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I477" t="s">
         <v>18</v>
       </c>
       <c r="J477" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K477" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B478" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C478" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="D478" t="s">
         <v>14</v>
       </c>
       <c r="E478" t="s">
         <v>15</v>
       </c>
       <c r="F478" t="s">
         <v>16</v>
       </c>
       <c r="G478" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="H478" t="s">
         <v>96</v>
       </c>
       <c r="I478" t="s">
         <v>18</v>
       </c>
       <c r="J478" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="K478" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B479" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C479" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="D479" t="s">
         <v>14</v>
       </c>
       <c r="E479" t="s">
         <v>22</v>
       </c>
       <c r="F479" t="s">
         <v>16</v>
       </c>
       <c r="G479" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="H479" t="s">
         <v>96</v>
       </c>
       <c r="I479" t="s">
         <v>18</v>
       </c>
       <c r="J479" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="K479" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B480" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C480" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D480" t="s">
         <v>14</v>
       </c>
       <c r="E480" t="s">
         <v>15</v>
       </c>
       <c r="F480" t="s">
         <v>16</v>
       </c>
       <c r="G480" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="H480" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I480" t="s">
         <v>18</v>
       </c>
       <c r="J480" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K480" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B481" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C481" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="D481" t="s">
         <v>14</v>
       </c>
       <c r="E481" t="s">
         <v>22</v>
       </c>
       <c r="F481" t="s">
         <v>16</v>
       </c>
       <c r="G481" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="H481" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I481" t="s">
         <v>18</v>
       </c>
       <c r="J481" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K481" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B482" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C482" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="D482" t="s">
         <v>68</v>
       </c>
       <c r="E482" t="s">
         <v>15</v>
       </c>
       <c r="F482" t="s">
         <v>69</v>
       </c>
       <c r="G482" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="H482" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I482" t="s">
         <v>18</v>
       </c>
       <c r="J482" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K482" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B483" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C483" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="D483" t="s">
         <v>68</v>
       </c>
       <c r="E483" t="s">
         <v>22</v>
       </c>
       <c r="F483" t="s">
         <v>69</v>
       </c>
       <c r="G483" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="H483" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I483" t="s">
         <v>18</v>
       </c>
       <c r="J483" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K483" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B484" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C484" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="D484" t="s">
         <v>68</v>
       </c>
       <c r="E484" t="s">
         <v>15</v>
       </c>
       <c r="F484" t="s">
         <v>69</v>
       </c>
       <c r="G484" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="H484" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I484" t="s">
         <v>18</v>
       </c>
       <c r="J484" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K484" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B485" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C485" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="D485" t="s">
         <v>68</v>
       </c>
       <c r="E485" t="s">
         <v>15</v>
       </c>
       <c r="F485" t="s">
         <v>69</v>
       </c>
       <c r="G485" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="H485" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I485" t="s">
         <v>18</v>
       </c>
       <c r="J485" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K485" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B486" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C486" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="D486" t="s">
         <v>68</v>
       </c>
       <c r="E486" t="s">
         <v>22</v>
       </c>
       <c r="F486" t="s">
         <v>69</v>
       </c>
       <c r="G486" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="H486" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I486" t="s">
         <v>18</v>
       </c>
       <c r="J486" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K486" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B487" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C487" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="D487" t="s">
         <v>68</v>
       </c>
       <c r="E487" t="s">
         <v>15</v>
       </c>
       <c r="F487" t="s">
         <v>69</v>
       </c>
       <c r="G487" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="H487" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I487" t="s">
         <v>18</v>
       </c>
       <c r="J487" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K487" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B488" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C488" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="D488" t="s">
         <v>68</v>
       </c>
       <c r="E488" t="s">
         <v>22</v>
       </c>
       <c r="F488" t="s">
         <v>69</v>
       </c>
       <c r="G488" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="H488" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I488" t="s">
         <v>18</v>
       </c>
       <c r="J488" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K488" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B489" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C489" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="D489" t="s">
         <v>14</v>
       </c>
       <c r="E489" t="s">
         <v>15</v>
       </c>
       <c r="F489" t="s">
         <v>69</v>
       </c>
       <c r="G489" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="H489" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I489" t="s">
         <v>18</v>
       </c>
       <c r="J489" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K489" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B490" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C490" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="D490" t="s">
         <v>68</v>
       </c>
       <c r="E490" t="s">
         <v>22</v>
       </c>
       <c r="F490" t="s">
         <v>69</v>
       </c>
       <c r="G490" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="H490" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I490" t="s">
         <v>18</v>
       </c>
       <c r="J490" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K490" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B491" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C491" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="D491" t="s">
         <v>68</v>
       </c>
       <c r="E491" t="s">
         <v>15</v>
       </c>
       <c r="F491" t="s">
         <v>69</v>
       </c>
       <c r="G491" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="H491" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I491" t="s">
         <v>18</v>
       </c>
       <c r="J491" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K491" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B492" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C492" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="D492" t="s">
         <v>68</v>
       </c>
       <c r="E492" t="s">
         <v>22</v>
       </c>
       <c r="F492" t="s">
         <v>69</v>
       </c>
       <c r="G492" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="H492" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I492" t="s">
         <v>18</v>
       </c>
       <c r="J492" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K492" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B493" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C493" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="D493" t="s">
         <v>68</v>
       </c>
       <c r="E493" t="s">
         <v>15</v>
       </c>
       <c r="F493" t="s">
         <v>69</v>
       </c>
       <c r="G493" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="H493" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I493" t="s">
         <v>18</v>
       </c>
       <c r="J493" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K493" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B494" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C494" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="D494" t="s">
         <v>68</v>
       </c>
       <c r="E494" t="s">
         <v>22</v>
       </c>
       <c r="F494" t="s">
         <v>69</v>
       </c>
       <c r="G494" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="H494" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I494" t="s">
         <v>18</v>
       </c>
       <c r="J494" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K494" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B495" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C495" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="D495" t="s">
         <v>68</v>
       </c>
       <c r="E495" t="s">
         <v>15</v>
       </c>
       <c r="F495" t="s">
         <v>69</v>
       </c>
       <c r="G495" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="H495" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I495" t="s">
         <v>18</v>
       </c>
       <c r="J495" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K495" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B496" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C496" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="D496" t="s">
         <v>68</v>
       </c>
       <c r="E496" t="s">
         <v>22</v>
       </c>
       <c r="F496" t="s">
         <v>69</v>
       </c>
       <c r="G496" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="H496" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I496" t="s">
         <v>18</v>
       </c>
       <c r="J496" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K496" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B497" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C497" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="D497" t="s">
         <v>68</v>
       </c>
       <c r="E497" t="s">
         <v>15</v>
       </c>
       <c r="F497" t="s">
         <v>69</v>
       </c>
       <c r="G497" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="H497" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I497" t="s">
         <v>18</v>
       </c>
       <c r="J497" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K497" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B498" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C498" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="D498" t="s">
         <v>68</v>
       </c>
       <c r="E498" t="s">
         <v>22</v>
       </c>
       <c r="F498" t="s">
         <v>69</v>
       </c>
       <c r="G498" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="H498" t="s">
         <v>96</v>
       </c>
       <c r="I498" t="s">
         <v>18</v>
       </c>
       <c r="J498" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="K498" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B499" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C499" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="D499" t="s">
         <v>68</v>
       </c>
       <c r="E499" t="s">
         <v>15</v>
       </c>
       <c r="F499" t="s">
         <v>69</v>
       </c>
       <c r="G499" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="H499" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I499" t="s">
         <v>18</v>
       </c>
       <c r="J499" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K499" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" s="3" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B500" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C500" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="D500" t="s">
         <v>68</v>
       </c>
       <c r="E500" t="s">
         <v>22</v>
       </c>
       <c r="F500" t="s">
         <v>69</v>
       </c>
       <c r="G500" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="H500" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I500" t="s">
         <v>18</v>
       </c>
       <c r="J500" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="K500" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B501" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C501" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="D501" t="s">
         <v>14</v>
       </c>
       <c r="E501" t="s">
         <v>15</v>
       </c>
       <c r="F501" t="s">
         <v>16</v>
       </c>
       <c r="G501" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="H501" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I501" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J501" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K501" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B502" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C502" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="D502" t="s">
         <v>14</v>
       </c>
       <c r="E502" t="s">
         <v>22</v>
       </c>
       <c r="F502" t="s">
         <v>16</v>
       </c>
       <c r="G502" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="H502" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I502" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J502" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K502" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B503" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C503" t="s">
         <v>142</v>
       </c>
       <c r="D503" t="s">
         <v>14</v>
       </c>
       <c r="E503" t="s">
         <v>15</v>
       </c>
       <c r="F503" t="s">
         <v>16</v>
       </c>
       <c r="G503" t="s">
+        <v>918</v>
+      </c>
+      <c r="H503" t="s">
         <v>915</v>
       </c>
-      <c r="H503" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I503" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J503" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K503" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B504" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C504" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="D504" t="s">
         <v>14</v>
       </c>
       <c r="E504" t="s">
         <v>22</v>
       </c>
       <c r="F504" t="s">
         <v>16</v>
       </c>
       <c r="G504" t="s">
+        <v>918</v>
+      </c>
+      <c r="H504" t="s">
         <v>915</v>
       </c>
-      <c r="H504" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I504" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J504" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K504" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B505" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C505" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="D505" t="s">
         <v>14</v>
       </c>
       <c r="E505" t="s">
         <v>15</v>
       </c>
       <c r="F505" t="s">
         <v>16</v>
       </c>
       <c r="G505" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="H505" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I505" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J505" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K505" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B506" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C506" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="D506" t="s">
         <v>14</v>
       </c>
       <c r="E506" t="s">
         <v>22</v>
       </c>
       <c r="F506" t="s">
         <v>16</v>
       </c>
       <c r="G506" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="H506" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I506" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J506" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K506" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B507" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C507" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="D507" t="s">
         <v>14</v>
       </c>
       <c r="E507" t="s">
         <v>15</v>
       </c>
       <c r="F507" t="s">
         <v>16</v>
       </c>
       <c r="G507" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="H507" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I507" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J507" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K507" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B508" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C508" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="D508" t="s">
         <v>14</v>
       </c>
       <c r="E508" t="s">
         <v>22</v>
       </c>
       <c r="F508" t="s">
         <v>16</v>
       </c>
       <c r="G508" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="H508" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I508" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J508" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K508" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B509" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C509" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="D509" t="s">
         <v>14</v>
       </c>
       <c r="E509" t="s">
         <v>15</v>
       </c>
       <c r="F509" t="s">
         <v>16</v>
       </c>
       <c r="G509" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="H509" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I509" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J509" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K509" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B510" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C510" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="D510" t="s">
         <v>14</v>
       </c>
       <c r="E510" t="s">
         <v>22</v>
       </c>
       <c r="F510" t="s">
         <v>16</v>
       </c>
       <c r="G510" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="H510" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I510" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J510" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K510" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B511" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C511" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="D511" t="s">
         <v>14</v>
       </c>
       <c r="E511" t="s">
         <v>15</v>
       </c>
       <c r="F511" t="s">
         <v>16</v>
       </c>
       <c r="G511" t="s">
         <v>152</v>
       </c>
       <c r="H511" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I511" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J511" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K511" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B512" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C512" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="D512" t="s">
         <v>14</v>
       </c>
       <c r="E512" t="s">
         <v>22</v>
       </c>
       <c r="F512" t="s">
         <v>16</v>
       </c>
       <c r="G512" t="s">
         <v>152</v>
       </c>
       <c r="H512" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I512" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J512" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K512" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B513" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C513" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="D513" t="s">
         <v>14</v>
       </c>
       <c r="E513" t="s">
         <v>15</v>
       </c>
       <c r="F513" t="s">
         <v>16</v>
       </c>
       <c r="G513" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="H513" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I513" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J513" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K513" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B514" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C514" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="D514" t="s">
         <v>14</v>
       </c>
       <c r="E514" t="s">
         <v>22</v>
       </c>
       <c r="F514" t="s">
         <v>16</v>
       </c>
       <c r="G514" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="H514" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I514" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J514" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K514" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B515" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C515" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="D515" t="s">
         <v>14</v>
       </c>
       <c r="E515" t="s">
         <v>15</v>
       </c>
       <c r="F515" t="s">
         <v>16</v>
       </c>
       <c r="G515" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="H515" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I515" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J515" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K515" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B516" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C516" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="D516" t="s">
         <v>14</v>
       </c>
       <c r="E516" t="s">
         <v>22</v>
       </c>
       <c r="F516" t="s">
         <v>16</v>
       </c>
       <c r="G516" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="H516" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I516" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J516" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K516" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B517" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C517" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="D517" t="s">
         <v>14</v>
       </c>
       <c r="E517" t="s">
         <v>15</v>
       </c>
       <c r="F517" t="s">
         <v>14</v>
       </c>
       <c r="G517" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="H517" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I517" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J517" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K517" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B518" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C518" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="D518" t="s">
         <v>14</v>
       </c>
       <c r="E518" t="s">
         <v>22</v>
       </c>
       <c r="F518" t="s">
         <v>14</v>
       </c>
       <c r="G518" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="H518" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I518" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J518" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K518" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B519" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C519" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="D519" t="s">
         <v>14</v>
       </c>
       <c r="E519" t="s">
         <v>15</v>
       </c>
       <c r="F519" t="s">
         <v>14</v>
       </c>
       <c r="G519" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="H519" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I519" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J519" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K519" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B520" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C520" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="D520" t="s">
         <v>14</v>
       </c>
       <c r="E520" t="s">
         <v>22</v>
       </c>
       <c r="F520" t="s">
         <v>14</v>
       </c>
       <c r="G520" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="H520" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I520" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J520" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K520" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B521" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C521" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="D521" t="s">
         <v>68</v>
       </c>
       <c r="E521" t="s">
         <v>15</v>
       </c>
       <c r="F521" t="s">
         <v>69</v>
       </c>
       <c r="G521" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="H521" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I521" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J521" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K521" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B522" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C522" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="D522" t="s">
         <v>68</v>
       </c>
       <c r="E522" t="s">
         <v>22</v>
       </c>
       <c r="F522" t="s">
         <v>69</v>
       </c>
       <c r="G522" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="H522" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I522" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J522" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K522" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B523" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C523" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="D523" t="s">
         <v>68</v>
       </c>
       <c r="E523" t="s">
         <v>15</v>
       </c>
       <c r="F523" t="s">
         <v>69</v>
       </c>
       <c r="G523" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="H523" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I523" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J523" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K523" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B524" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C524" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="D524" t="s">
         <v>68</v>
       </c>
       <c r="E524" t="s">
         <v>22</v>
       </c>
       <c r="F524" t="s">
         <v>69</v>
       </c>
       <c r="G524" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="H524" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I524" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J524" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K524" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B525" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C525" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="D525" t="s">
         <v>68</v>
       </c>
       <c r="E525" t="s">
         <v>15</v>
       </c>
       <c r="F525" t="s">
         <v>69</v>
       </c>
       <c r="G525" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="H525" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I525" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J525" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K525" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B526" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C526" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="D526" t="s">
         <v>68</v>
       </c>
       <c r="E526" t="s">
         <v>22</v>
       </c>
       <c r="F526" t="s">
         <v>69</v>
       </c>
       <c r="G526" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="H526" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I526" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J526" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K526" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B527" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C527" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="D527" t="s">
         <v>68</v>
       </c>
       <c r="E527" t="s">
         <v>15</v>
       </c>
       <c r="F527" t="s">
         <v>69</v>
       </c>
       <c r="G527" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="H527" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I527" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J527" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K527" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B528" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C528" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="D528" t="s">
         <v>68</v>
       </c>
       <c r="E528" t="s">
         <v>22</v>
       </c>
       <c r="F528" t="s">
         <v>69</v>
       </c>
       <c r="G528" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="H528" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I528" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J528" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K528" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B529" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C529" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="D529" t="s">
         <v>68</v>
       </c>
       <c r="E529" t="s">
         <v>15</v>
       </c>
       <c r="F529" t="s">
         <v>69</v>
       </c>
       <c r="G529" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="H529" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I529" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J529" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K529" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B530" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C530" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="D530" t="s">
         <v>68</v>
       </c>
       <c r="E530" t="s">
         <v>22</v>
       </c>
       <c r="F530" t="s">
         <v>69</v>
       </c>
       <c r="G530" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="H530" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I530" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J530" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K530" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B531" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C531" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="D531" t="s">
         <v>68</v>
       </c>
       <c r="E531" t="s">
         <v>15</v>
       </c>
       <c r="F531" t="s">
         <v>69</v>
       </c>
       <c r="G531" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="H531" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I531" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J531" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K531" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B532" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C532" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="D532" t="s">
         <v>68</v>
       </c>
       <c r="E532" t="s">
         <v>22</v>
       </c>
       <c r="F532" t="s">
         <v>69</v>
       </c>
       <c r="G532" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="H532" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I532" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J532" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K532" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B533" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C533" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="D533" t="s">
         <v>68</v>
       </c>
       <c r="E533" t="s">
         <v>15</v>
       </c>
       <c r="F533" t="s">
         <v>69</v>
       </c>
       <c r="G533" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="H533" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I533" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J533" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K533" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B534" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C534" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="D534" t="s">
         <v>68</v>
       </c>
       <c r="E534" t="s">
         <v>22</v>
       </c>
       <c r="F534" t="s">
         <v>69</v>
       </c>
       <c r="G534" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="H534" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I534" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J534" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K534" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B535" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C535" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="D535" t="s">
         <v>68</v>
       </c>
       <c r="E535" t="s">
         <v>15</v>
       </c>
       <c r="F535" t="s">
         <v>69</v>
       </c>
       <c r="G535" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="H535" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I535" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J535" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K535" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B536" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C536" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="D536" t="s">
         <v>68</v>
       </c>
       <c r="E536" t="s">
         <v>22</v>
       </c>
       <c r="F536" t="s">
         <v>69</v>
       </c>
       <c r="G536" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="H536" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I536" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J536" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K536" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B537" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C537" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="D537" t="s">
         <v>68</v>
       </c>
       <c r="E537" t="s">
         <v>15</v>
       </c>
       <c r="F537" t="s">
         <v>69</v>
       </c>
       <c r="G537" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="H537" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I537" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J537" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K537" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B538" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C538" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="D538" t="s">
         <v>68</v>
       </c>
       <c r="E538" t="s">
         <v>22</v>
       </c>
       <c r="F538" t="s">
         <v>69</v>
       </c>
       <c r="G538" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="H538" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I538" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J538" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K538" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" s="3" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B539" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C539" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="D539" t="s">
         <v>68</v>
       </c>
       <c r="E539" t="s">
         <v>15</v>
       </c>
       <c r="F539" t="s">
         <v>69</v>
       </c>
       <c r="G539" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="H539" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="I539" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="J539" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K539" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B540" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C540" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="D540" t="s">
         <v>14</v>
       </c>
       <c r="E540" t="s">
         <v>15</v>
       </c>
       <c r="F540" t="s">
         <v>253</v>
       </c>
       <c r="G540" t="s">
         <v>261</v>
       </c>
       <c r="H540" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I540" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J540" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K540" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B541" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C541" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="D541" t="s">
         <v>14</v>
       </c>
       <c r="E541" t="s">
         <v>22</v>
       </c>
       <c r="F541" t="s">
         <v>253</v>
       </c>
       <c r="G541" t="s">
         <v>261</v>
       </c>
       <c r="H541" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I541" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J541" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K541" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B542" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C542" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="D542" t="s">
         <v>14</v>
       </c>
       <c r="E542" t="s">
         <v>15</v>
       </c>
       <c r="F542" t="s">
         <v>14</v>
       </c>
       <c r="G542" t="s">
         <v>270</v>
       </c>
       <c r="H542" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I542" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J542" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K542" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B543" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C543" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="D543" t="s">
         <v>14</v>
       </c>
       <c r="E543" t="s">
         <v>22</v>
       </c>
       <c r="F543" t="s">
         <v>253</v>
       </c>
       <c r="G543" t="s">
         <v>270</v>
       </c>
       <c r="H543" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I543" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J543" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K543" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B544" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C544" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="D544" t="s">
         <v>14</v>
       </c>
       <c r="E544" t="s">
         <v>15</v>
       </c>
       <c r="F544" t="s">
         <v>253</v>
       </c>
       <c r="G544" t="s">
         <v>267</v>
       </c>
       <c r="H544" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I544" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J544" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K544" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B545" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C545" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="D545" t="s">
         <v>14</v>
       </c>
       <c r="E545" t="s">
         <v>22</v>
       </c>
       <c r="F545" t="s">
         <v>253</v>
       </c>
       <c r="G545" t="s">
         <v>267</v>
       </c>
       <c r="H545" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I545" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J545" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K545" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B546" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C546" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="D546" t="s">
         <v>14</v>
       </c>
       <c r="E546" t="s">
         <v>15</v>
       </c>
       <c r="F546" t="s">
         <v>253</v>
       </c>
       <c r="G546" t="s">
         <v>264</v>
       </c>
       <c r="H546" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I546" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J546" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K546" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B547" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C547" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="D547" t="s">
         <v>14</v>
       </c>
       <c r="E547" t="s">
         <v>22</v>
       </c>
       <c r="F547" t="s">
         <v>14</v>
       </c>
       <c r="G547" t="s">
         <v>264</v>
       </c>
       <c r="H547" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I547" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J547" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K547" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B548" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C548" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="D548" t="s">
         <v>14</v>
       </c>
       <c r="E548" t="s">
         <v>15</v>
       </c>
       <c r="F548" t="s">
         <v>253</v>
       </c>
       <c r="G548" t="s">
         <v>346</v>
       </c>
       <c r="H548" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I548" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J548" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K548" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B549" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C549" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="D549" t="s">
         <v>14</v>
       </c>
       <c r="E549" t="s">
         <v>22</v>
       </c>
       <c r="F549" t="s">
         <v>14</v>
       </c>
       <c r="G549" t="s">
         <v>346</v>
       </c>
       <c r="H549" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I549" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J549" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K549" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B550" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C550" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="D550" t="s">
         <v>14</v>
       </c>
       <c r="E550" t="s">
         <v>15</v>
       </c>
       <c r="F550" t="s">
         <v>253</v>
       </c>
       <c r="G550" t="s">
         <v>278</v>
       </c>
       <c r="H550" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I550" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J550" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K550" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B551" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C551" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="D551" t="s">
         <v>14</v>
       </c>
       <c r="E551" t="s">
         <v>22</v>
       </c>
       <c r="F551" t="s">
         <v>253</v>
       </c>
       <c r="G551" t="s">
         <v>278</v>
       </c>
       <c r="H551" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I551" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J551" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K551" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B552" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C552" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="D552" t="s">
         <v>14</v>
       </c>
       <c r="E552" t="s">
         <v>15</v>
       </c>
       <c r="F552" t="s">
         <v>253</v>
       </c>
       <c r="G552" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="H552" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I552" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J552" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K552" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B553" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C553" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D553" t="s">
         <v>14</v>
       </c>
       <c r="E553" t="s">
         <v>22</v>
       </c>
       <c r="F553" t="s">
         <v>253</v>
       </c>
       <c r="G553" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="H553" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I553" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J553" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K553" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B554" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C554" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="D554" t="s">
         <v>14</v>
       </c>
       <c r="E554" t="s">
         <v>15</v>
       </c>
       <c r="F554" t="s">
         <v>253</v>
       </c>
       <c r="G554" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="H554" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I554" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J554" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K554" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B555" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C555" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="D555" t="s">
         <v>14</v>
       </c>
       <c r="E555" t="s">
         <v>22</v>
       </c>
       <c r="F555" t="s">
         <v>14</v>
       </c>
       <c r="G555" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="H555" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I555" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J555" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K555" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B556" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C556" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="D556" t="s">
         <v>14</v>
       </c>
       <c r="E556" t="s">
         <v>22</v>
       </c>
       <c r="F556" t="s">
         <v>253</v>
       </c>
       <c r="G556" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="H556" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I556" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J556" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K556" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B557" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C557" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="D557" t="s">
         <v>14</v>
       </c>
       <c r="E557" t="s">
         <v>15</v>
       </c>
       <c r="F557" t="s">
         <v>253</v>
       </c>
       <c r="G557" t="s">
         <v>283</v>
       </c>
       <c r="H557" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I557" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J557" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K557" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B558" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C558" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="D558" t="s">
         <v>14</v>
       </c>
       <c r="E558" t="s">
         <v>22</v>
       </c>
       <c r="F558" t="s">
         <v>253</v>
       </c>
       <c r="G558" t="s">
         <v>283</v>
       </c>
       <c r="H558" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I558" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J558" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K558" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B559" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C559" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="D559" t="s">
         <v>68</v>
       </c>
       <c r="E559" t="s">
         <v>15</v>
       </c>
       <c r="F559" t="s">
         <v>69</v>
       </c>
       <c r="G559" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="H559" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I559" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J559" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K559" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B560" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C560" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="D560" t="s">
         <v>68</v>
       </c>
       <c r="E560" t="s">
         <v>22</v>
       </c>
       <c r="F560" t="s">
         <v>69</v>
       </c>
       <c r="G560" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="H560" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I560" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J560" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K560" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B561" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C561" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="D561" t="s">
         <v>68</v>
       </c>
       <c r="E561" t="s">
         <v>15</v>
       </c>
       <c r="F561" t="s">
         <v>69</v>
       </c>
       <c r="G561" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="H561" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I561" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J561" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K561" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B562" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C562" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="D562" t="s">
         <v>68</v>
       </c>
       <c r="E562" t="s">
         <v>22</v>
       </c>
       <c r="F562" t="s">
         <v>69</v>
       </c>
       <c r="G562" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="H562" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I562" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J562" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K562" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B563" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C563" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="D563" t="s">
         <v>68</v>
       </c>
       <c r="E563" t="s">
         <v>15</v>
       </c>
       <c r="F563" t="s">
         <v>69</v>
       </c>
       <c r="G563" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="H563" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I563" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J563" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K563" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B564" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C564" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="D564" t="s">
         <v>68</v>
       </c>
       <c r="E564" t="s">
         <v>22</v>
       </c>
       <c r="F564" t="s">
         <v>69</v>
       </c>
       <c r="G564" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="H564" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I564" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J564" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K564" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B565" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C565" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="D565" t="s">
         <v>68</v>
       </c>
       <c r="E565" t="s">
         <v>15</v>
       </c>
       <c r="F565" t="s">
         <v>69</v>
       </c>
       <c r="G565" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="H565" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I565" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J565" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K565" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B566" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C566" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="D566" t="s">
         <v>68</v>
       </c>
       <c r="E566" t="s">
         <v>22</v>
       </c>
       <c r="F566" t="s">
         <v>69</v>
       </c>
       <c r="G566" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="H566" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I566" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J566" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K566" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B567" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C567" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="D567" t="s">
         <v>68</v>
       </c>
       <c r="E567" t="s">
         <v>15</v>
       </c>
       <c r="F567" t="s">
         <v>69</v>
       </c>
       <c r="G567" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="H567" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I567" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J567" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K567" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B568" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C568" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="D568" t="s">
         <v>68</v>
       </c>
       <c r="E568" t="s">
         <v>22</v>
       </c>
       <c r="F568" t="s">
         <v>69</v>
       </c>
       <c r="G568" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="H568" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I568" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J568" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K568" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B569" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C569" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="D569" t="s">
         <v>68</v>
       </c>
       <c r="E569" t="s">
         <v>15</v>
       </c>
       <c r="F569" t="s">
         <v>69</v>
       </c>
       <c r="G569" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="H569" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I569" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J569" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K569" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B570" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C570" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="D570" t="s">
         <v>68</v>
       </c>
       <c r="E570" t="s">
         <v>15</v>
       </c>
       <c r="F570" t="s">
         <v>69</v>
       </c>
       <c r="G570" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="H570" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I570" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J570" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K570" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B571" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C571" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="D571" t="s">
         <v>68</v>
       </c>
       <c r="E571" t="s">
         <v>22</v>
       </c>
       <c r="F571" t="s">
         <v>69</v>
       </c>
       <c r="G571" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="H571" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I571" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J571" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K571" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B572" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C572" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="D572" t="s">
         <v>68</v>
       </c>
       <c r="E572" t="s">
         <v>15</v>
       </c>
       <c r="F572" t="s">
         <v>69</v>
       </c>
       <c r="G572" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="H572" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I572" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J572" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K572" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B573" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C573" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D573" t="s">
         <v>68</v>
       </c>
       <c r="E573" t="s">
         <v>22</v>
       </c>
       <c r="F573" t="s">
         <v>69</v>
       </c>
       <c r="G573" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="H573" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I573" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J573" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K573" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B574" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C574" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="D574" t="s">
         <v>68</v>
       </c>
       <c r="E574" t="s">
         <v>15</v>
       </c>
       <c r="F574" t="s">
         <v>69</v>
       </c>
       <c r="G574" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="H574" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I574" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J574" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K574" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B575" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C575" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="D575" t="s">
         <v>68</v>
       </c>
       <c r="E575" t="s">
         <v>22</v>
       </c>
       <c r="F575" t="s">
         <v>69</v>
       </c>
       <c r="G575" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="H575" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I575" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J575" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K575" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B576" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C576" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="D576" t="s">
         <v>68</v>
       </c>
       <c r="E576" t="s">
         <v>15</v>
       </c>
       <c r="F576" t="s">
         <v>69</v>
       </c>
       <c r="G576" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="H576" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I576" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J576" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K576" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B577" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C577" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="D577" t="s">
         <v>68</v>
       </c>
       <c r="E577" t="s">
         <v>15</v>
       </c>
       <c r="F577" t="s">
         <v>69</v>
       </c>
       <c r="G577" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="H577" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I577" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J577" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K577" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B578" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C578" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="D578" t="s">
         <v>68</v>
       </c>
       <c r="E578" t="s">
         <v>22</v>
       </c>
       <c r="F578" t="s">
         <v>69</v>
       </c>
       <c r="G578" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="H578" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I578" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J578" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K578" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B579" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C579" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="D579" t="s">
         <v>68</v>
       </c>
       <c r="E579" t="s">
         <v>15</v>
       </c>
       <c r="F579" t="s">
         <v>69</v>
       </c>
       <c r="G579" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="H579" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I579" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J579" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K579" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B580" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C580" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="D580" t="s">
         <v>68</v>
       </c>
       <c r="E580" t="s">
         <v>22</v>
       </c>
       <c r="F580" t="s">
         <v>69</v>
       </c>
       <c r="G580" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="H580" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I580" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J580" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K580" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B581" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C581" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="D581" t="s">
         <v>68</v>
       </c>
       <c r="E581" t="s">
         <v>15</v>
       </c>
       <c r="F581" t="s">
         <v>69</v>
       </c>
       <c r="G581" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="H581" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I581" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J581" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K581" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B582" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C582" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="D582" t="s">
         <v>68</v>
       </c>
       <c r="E582" t="s">
         <v>22</v>
       </c>
       <c r="F582" t="s">
         <v>69</v>
       </c>
       <c r="G582" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="H582" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I582" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J582" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K582" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B583" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C583" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="D583" t="s">
         <v>68</v>
       </c>
       <c r="E583" t="s">
         <v>15</v>
       </c>
       <c r="F583" t="s">
         <v>69</v>
       </c>
       <c r="G583" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="H583" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I583" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J583" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K583" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B584" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C584" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="D584" t="s">
         <v>68</v>
       </c>
       <c r="E584" t="s">
         <v>22</v>
       </c>
       <c r="F584" t="s">
         <v>69</v>
       </c>
       <c r="G584" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="H584" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I584" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J584" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K584" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B585" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C585" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="D585" t="s">
         <v>68</v>
       </c>
       <c r="E585" t="s">
         <v>15</v>
       </c>
       <c r="F585" t="s">
         <v>69</v>
       </c>
       <c r="G585" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="H585" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I585" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J585" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K585" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B586" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C586" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="D586" t="s">
         <v>68</v>
       </c>
       <c r="E586" t="s">
         <v>22</v>
       </c>
       <c r="F586" t="s">
         <v>69</v>
       </c>
       <c r="G586" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="H586" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I586" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J586" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K586" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B587" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C587" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D587" t="s">
         <v>68</v>
       </c>
       <c r="E587" t="s">
         <v>15</v>
       </c>
       <c r="F587" t="s">
         <v>69</v>
       </c>
       <c r="G587" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="H587" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I587" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J587" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K587" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B588" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C588" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="D588" t="s">
         <v>68</v>
       </c>
       <c r="E588" t="s">
         <v>22</v>
       </c>
       <c r="F588" t="s">
         <v>69</v>
       </c>
       <c r="G588" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="H588" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I588" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J588" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K588" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B589" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C589" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="D589" t="s">
         <v>68</v>
       </c>
       <c r="E589" t="s">
         <v>15</v>
       </c>
       <c r="F589" t="s">
         <v>69</v>
       </c>
       <c r="G589" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="H589" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I589" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J589" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K589" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B590" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C590" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="D590" t="s">
         <v>68</v>
       </c>
       <c r="E590" t="s">
         <v>22</v>
       </c>
       <c r="F590" t="s">
         <v>69</v>
       </c>
       <c r="G590" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="H590" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I590" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J590" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K590" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B591" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C591" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="D591" t="s">
         <v>68</v>
       </c>
       <c r="E591" t="s">
         <v>15</v>
       </c>
       <c r="F591" t="s">
         <v>69</v>
       </c>
       <c r="G591" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="H591" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I591" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J591" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K591" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B592" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C592" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="D592" t="s">
         <v>68</v>
       </c>
       <c r="E592" t="s">
         <v>15</v>
       </c>
       <c r="F592" t="s">
         <v>69</v>
       </c>
       <c r="G592" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="H592" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I592" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J592" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K592" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B593" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C593" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="D593" t="s">
         <v>68</v>
       </c>
       <c r="E593" t="s">
         <v>22</v>
       </c>
       <c r="F593" t="s">
         <v>69</v>
       </c>
       <c r="G593" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="H593" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I593" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J593" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K593" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B594" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C594" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="D594" t="s">
         <v>68</v>
       </c>
       <c r="E594" t="s">
         <v>15</v>
       </c>
       <c r="F594" t="s">
         <v>69</v>
       </c>
       <c r="G594" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="H594" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I594" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J594" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K594" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B595" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C595" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="D595" t="s">
         <v>68</v>
       </c>
       <c r="E595" t="s">
         <v>22</v>
       </c>
       <c r="F595" t="s">
         <v>69</v>
       </c>
       <c r="G595" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="H595" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I595" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J595" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K595" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B596" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C596" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="D596" t="s">
         <v>68</v>
       </c>
       <c r="E596" t="s">
         <v>22</v>
       </c>
       <c r="F596" t="s">
         <v>69</v>
       </c>
       <c r="G596" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="H596" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I596" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J596" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="K596" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B597" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C597" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="D597" t="s">
         <v>14</v>
       </c>
       <c r="E597" t="s">
         <v>22</v>
       </c>
       <c r="F597" t="s">
         <v>16</v>
       </c>
       <c r="G597" t="s">
         <v>270</v>
       </c>
       <c r="H597" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I597" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J597" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K597" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B598" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C598" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="D598" t="s">
         <v>14</v>
       </c>
       <c r="E598" t="s">
         <v>22</v>
       </c>
       <c r="F598" t="s">
         <v>16</v>
       </c>
       <c r="G598" t="s">
         <v>278</v>
       </c>
       <c r="H598" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I598" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J598" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K598" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B599" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C599" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="D599" t="s">
         <v>14</v>
       </c>
       <c r="E599" t="s">
         <v>15</v>
       </c>
       <c r="F599" t="s">
         <v>16</v>
       </c>
       <c r="G599" t="s">
         <v>273</v>
       </c>
       <c r="H599" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I599" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J599" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K599" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B600" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C600" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="D600" t="s">
         <v>14</v>
       </c>
       <c r="E600" t="s">
         <v>22</v>
       </c>
       <c r="F600" t="s">
         <v>16</v>
       </c>
       <c r="G600" t="s">
         <v>273</v>
       </c>
       <c r="H600" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I600" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J600" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K600" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B601" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C601" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="D601" t="s">
         <v>14</v>
       </c>
       <c r="E601" t="s">
         <v>15</v>
       </c>
       <c r="F601" t="s">
         <v>16</v>
       </c>
       <c r="G601" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="H601" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I601" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J601" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K601" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B602" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C602" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="D602" t="s">
         <v>14</v>
       </c>
       <c r="E602" t="s">
         <v>22</v>
       </c>
       <c r="F602" t="s">
         <v>16</v>
       </c>
       <c r="G602" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="H602" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I602" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J602" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K602" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B603" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C603" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="D603" t="s">
         <v>14</v>
       </c>
       <c r="E603" t="s">
         <v>15</v>
       </c>
       <c r="F603" t="s">
         <v>16</v>
       </c>
       <c r="G603" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="H603" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I603" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J603" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K603" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B604" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C604" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="D604" t="s">
         <v>14</v>
       </c>
       <c r="E604" t="s">
         <v>22</v>
       </c>
       <c r="F604" t="s">
         <v>16</v>
       </c>
       <c r="G604" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="H604" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I604" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J604" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K604" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B605" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C605" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="D605" t="s">
         <v>14</v>
       </c>
       <c r="E605" t="s">
         <v>15</v>
       </c>
       <c r="F605" t="s">
         <v>16</v>
       </c>
       <c r="G605" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="H605" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I605" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J605" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K605" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B606" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C606" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="D606" t="s">
         <v>14</v>
       </c>
       <c r="E606" t="s">
         <v>22</v>
       </c>
       <c r="F606" t="s">
         <v>16</v>
       </c>
       <c r="G606" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="H606" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I606" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J606" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K606" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B607" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C607" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="D607" t="s">
         <v>14</v>
       </c>
       <c r="E607" t="s">
         <v>15</v>
       </c>
       <c r="F607" t="s">
         <v>14</v>
       </c>
       <c r="G607" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="H607" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I607" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J607" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K607" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B608" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C608" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="D608" t="s">
         <v>14</v>
       </c>
       <c r="E608" t="s">
         <v>22</v>
       </c>
       <c r="F608" t="s">
         <v>14</v>
       </c>
       <c r="G608" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="H608" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I608" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J608" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K608" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B609" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C609" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="D609" t="s">
         <v>14</v>
       </c>
       <c r="E609" t="s">
         <v>15</v>
       </c>
       <c r="F609" t="s">
         <v>14</v>
       </c>
       <c r="G609" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="H609" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I609" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J609" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K609" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B610" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C610" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="D610" t="s">
         <v>14</v>
       </c>
       <c r="E610" t="s">
         <v>22</v>
       </c>
       <c r="F610" t="s">
         <v>14</v>
       </c>
       <c r="G610" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="H610" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I610" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J610" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K610" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B611" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C611" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="D611" t="s">
         <v>14</v>
       </c>
       <c r="E611" t="s">
         <v>15</v>
       </c>
       <c r="F611" t="s">
         <v>14</v>
       </c>
       <c r="G611" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="H611" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I611" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J611" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K611" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B612" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C612" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="D612" t="s">
         <v>14</v>
       </c>
       <c r="E612" t="s">
         <v>22</v>
       </c>
       <c r="F612" t="s">
         <v>14</v>
       </c>
       <c r="G612" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="H612" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I612" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J612" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K612" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B613" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C613" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="D613" t="s">
         <v>14</v>
       </c>
       <c r="E613" t="s">
         <v>15</v>
       </c>
       <c r="F613" t="s">
         <v>14</v>
       </c>
       <c r="G613" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="H613" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I613" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J613" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K613" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B614" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C614" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="D614" t="s">
         <v>14</v>
       </c>
       <c r="E614" t="s">
         <v>22</v>
       </c>
       <c r="F614" t="s">
         <v>14</v>
       </c>
       <c r="G614" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="H614" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I614" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J614" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K614" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B615" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C615" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="D615" t="s">
         <v>68</v>
       </c>
       <c r="E615" t="s">
         <v>15</v>
       </c>
       <c r="F615" t="s">
         <v>69</v>
       </c>
       <c r="G615" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="H615" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I615" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J615" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K615" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B616" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C616" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="D616" t="s">
         <v>68</v>
       </c>
       <c r="E616" t="s">
         <v>22</v>
       </c>
       <c r="F616" t="s">
         <v>69</v>
       </c>
       <c r="G616" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="H616" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I616" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J616" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K616" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B617" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C617" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="D617" t="s">
         <v>68</v>
       </c>
       <c r="E617" t="s">
         <v>15</v>
       </c>
       <c r="F617" t="s">
         <v>69</v>
       </c>
       <c r="G617" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="H617" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I617" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J617" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K617" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B618" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C618" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="D618" t="s">
         <v>68</v>
       </c>
       <c r="E618" t="s">
         <v>15</v>
       </c>
       <c r="F618" t="s">
         <v>69</v>
       </c>
       <c r="G618" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="H618" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I618" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J618" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K618" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B619" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C619" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="D619" t="s">
         <v>68</v>
       </c>
       <c r="E619" t="s">
         <v>22</v>
       </c>
       <c r="F619" t="s">
         <v>69</v>
       </c>
       <c r="G619" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="H619" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I619" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J619" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K619" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B620" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C620" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="D620" t="s">
         <v>68</v>
       </c>
       <c r="E620" t="s">
         <v>15</v>
       </c>
       <c r="F620" t="s">
         <v>69</v>
       </c>
       <c r="G620" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="H620" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I620" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J620" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K620" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B621" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C621" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="D621" t="s">
         <v>68</v>
       </c>
       <c r="E621" t="s">
         <v>22</v>
       </c>
       <c r="F621" t="s">
         <v>69</v>
       </c>
       <c r="G621" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="H621" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I621" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J621" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K621" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B622" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C622" t="s">
         <v>371</v>
       </c>
       <c r="D622" t="s">
         <v>68</v>
       </c>
       <c r="E622" t="s">
         <v>15</v>
       </c>
       <c r="F622" t="s">
         <v>69</v>
       </c>
       <c r="G622" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="H622" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I622" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J622" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K622" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B623" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C623" t="s">
         <v>369</v>
       </c>
       <c r="D623" t="s">
         <v>68</v>
       </c>
       <c r="E623" t="s">
         <v>22</v>
       </c>
       <c r="F623" t="s">
         <v>69</v>
       </c>
       <c r="G623" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="H623" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I623" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J623" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K623" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B624" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C624" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="D624" t="s">
         <v>68</v>
       </c>
       <c r="E624" t="s">
         <v>15</v>
       </c>
       <c r="F624" t="s">
         <v>69</v>
       </c>
       <c r="G624" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="H624" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I624" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J624" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K624" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B625" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C625" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="D625" t="s">
         <v>68</v>
       </c>
       <c r="E625" t="s">
         <v>22</v>
       </c>
       <c r="F625" t="s">
         <v>69</v>
       </c>
       <c r="G625" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="H625" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I625" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J625" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K625" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B626" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C626" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="D626" t="s">
         <v>68</v>
       </c>
       <c r="E626" t="s">
         <v>15</v>
       </c>
       <c r="F626" t="s">
         <v>69</v>
       </c>
       <c r="G626" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="H626" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I626" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J626" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K626" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B627" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C627" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="D627" t="s">
         <v>68</v>
       </c>
       <c r="E627" t="s">
         <v>22</v>
       </c>
       <c r="F627" t="s">
         <v>69</v>
       </c>
       <c r="G627" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="H627" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I627" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J627" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K627" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B628" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C628" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="D628" t="s">
         <v>68</v>
       </c>
       <c r="E628" t="s">
         <v>15</v>
       </c>
       <c r="F628" t="s">
         <v>69</v>
       </c>
       <c r="G628" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="H628" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I628" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J628" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K628" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B629" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C629" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="D629" t="s">
         <v>68</v>
       </c>
       <c r="E629" t="s">
         <v>22</v>
       </c>
       <c r="F629" t="s">
         <v>69</v>
       </c>
       <c r="G629" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="H629" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I629" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J629" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K629" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B630" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C630" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="D630" t="s">
         <v>68</v>
       </c>
       <c r="E630" t="s">
         <v>15</v>
       </c>
       <c r="F630" t="s">
         <v>69</v>
       </c>
       <c r="G630" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="H630" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I630" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J630" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K630" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B631" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C631" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="D631" t="s">
         <v>68</v>
       </c>
       <c r="E631" t="s">
         <v>15</v>
       </c>
       <c r="F631" t="s">
         <v>69</v>
       </c>
       <c r="G631" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="H631" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I631" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J631" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K631" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B632" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C632" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="D632" t="s">
         <v>68</v>
       </c>
       <c r="E632" t="s">
         <v>22</v>
       </c>
       <c r="F632" t="s">
         <v>69</v>
       </c>
       <c r="G632" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="H632" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I632" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J632" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K632" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B633" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C633" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="D633" t="s">
         <v>68</v>
       </c>
       <c r="E633" t="s">
         <v>15</v>
       </c>
       <c r="F633" t="s">
         <v>69</v>
       </c>
       <c r="G633" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="H633" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I633" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J633" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K633" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B634" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C634" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="D634" t="s">
         <v>68</v>
       </c>
       <c r="E634" t="s">
         <v>22</v>
       </c>
       <c r="F634" t="s">
         <v>69</v>
       </c>
       <c r="G634" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="H634" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I634" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J634" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K634" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B635" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C635" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="D635" t="s">
         <v>68</v>
       </c>
       <c r="E635" t="s">
         <v>15</v>
       </c>
       <c r="F635" t="s">
         <v>69</v>
       </c>
       <c r="G635" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="H635" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I635" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J635" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K635" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636" s="3" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B636" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C636" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="D636" t="s">
         <v>68</v>
       </c>
       <c r="E636" t="s">
         <v>22</v>
       </c>
       <c r="F636" t="s">
         <v>69</v>
       </c>
       <c r="G636" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="H636" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I636" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J636" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="K636" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B637" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C637" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="D637" t="s">
         <v>14</v>
       </c>
       <c r="E637" t="s">
         <v>15</v>
       </c>
       <c r="F637" t="s">
         <v>253</v>
       </c>
       <c r="G637" t="s">
         <v>261</v>
       </c>
       <c r="H637" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I637" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J637" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="K637" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B638" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C638" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="D638" t="s">
         <v>14</v>
       </c>
       <c r="E638" t="s">
         <v>22</v>
       </c>
       <c r="F638" t="s">
         <v>253</v>
       </c>
       <c r="G638" t="s">
         <v>261</v>
       </c>
       <c r="H638" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I638" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J638" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="K638" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B639" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C639" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="D639" t="s">
         <v>14</v>
       </c>
       <c r="E639" t="s">
         <v>15</v>
       </c>
       <c r="F639" t="s">
         <v>253</v>
       </c>
       <c r="G639" t="s">
         <v>270</v>
       </c>
       <c r="H639" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I639" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J639" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K639" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B640" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C640" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="D640" t="s">
         <v>14</v>
       </c>
       <c r="E640" t="s">
         <v>22</v>
       </c>
       <c r="F640" t="s">
         <v>253</v>
       </c>
       <c r="G640" t="s">
         <v>270</v>
       </c>
       <c r="H640" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I640" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J640" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K640" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B641" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C641" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="D641" t="s">
         <v>14</v>
       </c>
       <c r="E641" t="s">
         <v>15</v>
       </c>
       <c r="F641" t="s">
         <v>253</v>
       </c>
       <c r="G641" t="s">
         <v>264</v>
       </c>
       <c r="H641" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I641" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J641" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K641" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B642" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C642" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="D642" t="s">
         <v>14</v>
       </c>
       <c r="E642" t="s">
         <v>22</v>
       </c>
       <c r="F642" t="s">
         <v>253</v>
       </c>
       <c r="G642" t="s">
         <v>264</v>
       </c>
       <c r="H642" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I642" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J642" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K642" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B643" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C643" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="D643" t="s">
         <v>14</v>
       </c>
       <c r="E643" t="s">
         <v>15</v>
       </c>
       <c r="F643" t="s">
         <v>253</v>
       </c>
       <c r="G643" t="s">
         <v>267</v>
       </c>
       <c r="H643" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I643" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J643" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K643" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B644" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C644" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="D644" t="s">
         <v>14</v>
       </c>
       <c r="E644" t="s">
         <v>22</v>
       </c>
       <c r="F644" t="s">
         <v>253</v>
       </c>
       <c r="G644" t="s">
         <v>267</v>
       </c>
       <c r="H644" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I644" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J644" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K644" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B645" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C645" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="D645" t="s">
         <v>14</v>
       </c>
       <c r="E645" t="s">
         <v>15</v>
       </c>
       <c r="F645" t="s">
         <v>253</v>
       </c>
       <c r="G645" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="H645" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I645" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J645" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K645" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B646" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C646" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="D646" t="s">
         <v>14</v>
       </c>
       <c r="E646" t="s">
         <v>22</v>
       </c>
       <c r="F646" t="s">
         <v>253</v>
       </c>
       <c r="G646" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="H646" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I646" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J646" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K646" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B647" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C647" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="D647" t="s">
         <v>14</v>
       </c>
       <c r="E647" t="s">
         <v>15</v>
       </c>
       <c r="F647" t="s">
         <v>253</v>
       </c>
       <c r="G647" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="H647" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I647" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J647" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K647" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B648" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C648" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="D648" t="s">
         <v>14</v>
       </c>
       <c r="E648" t="s">
         <v>22</v>
       </c>
       <c r="F648" t="s">
         <v>253</v>
       </c>
       <c r="G648" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="H648" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I648" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J648" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K648" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B649" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C649" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="D649" t="s">
         <v>14</v>
       </c>
       <c r="E649" t="s">
         <v>15</v>
       </c>
       <c r="F649" t="s">
         <v>253</v>
       </c>
       <c r="G649" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="H649" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I649" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J649" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K649" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="650" spans="1:11">
       <c r="A650" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B650" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C650" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
       <c r="D650" t="s">
         <v>14</v>
       </c>
       <c r="E650" t="s">
         <v>22</v>
       </c>
       <c r="F650" t="s">
         <v>253</v>
       </c>
       <c r="G650" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="H650" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I650" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J650" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K650" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="651" spans="1:11">
       <c r="A651" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B651" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C651" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="D651" t="s">
         <v>14</v>
       </c>
       <c r="E651" t="s">
         <v>15</v>
       </c>
       <c r="F651" t="s">
         <v>253</v>
       </c>
       <c r="G651" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="H651" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I651" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J651" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K651" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="652" spans="1:11">
       <c r="A652" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B652" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C652" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="D652" t="s">
         <v>14</v>
       </c>
       <c r="E652" t="s">
         <v>22</v>
       </c>
       <c r="F652" t="s">
         <v>253</v>
       </c>
       <c r="G652" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="H652" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I652" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J652" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K652" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="653" spans="1:11">
       <c r="A653" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B653" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C653" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="D653" t="s">
         <v>14</v>
       </c>
       <c r="E653" t="s">
         <v>15</v>
       </c>
       <c r="F653" t="s">
         <v>253</v>
       </c>
       <c r="G653" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="H653" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I653" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J653" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K653" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="654" spans="1:11">
       <c r="A654" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B654" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C654" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="D654" t="s">
         <v>14</v>
       </c>
       <c r="E654" t="s">
         <v>22</v>
       </c>
       <c r="F654" t="s">
         <v>253</v>
       </c>
       <c r="G654" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="H654" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I654" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J654" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K654" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="655" spans="1:11">
       <c r="A655" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B655" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C655" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="D655" t="s">
         <v>14</v>
       </c>
       <c r="E655" t="s">
         <v>15</v>
       </c>
       <c r="F655" t="s">
         <v>253</v>
       </c>
       <c r="G655" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="H655" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I655" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J655" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K655" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="656" spans="1:11">
       <c r="A656" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B656" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C656" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="D656" t="s">
         <v>14</v>
       </c>
       <c r="E656" t="s">
         <v>22</v>
       </c>
       <c r="F656" t="s">
         <v>253</v>
       </c>
       <c r="G656" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="H656" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I656" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J656" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="K656" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="657" spans="1:11">
       <c r="A657" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B657" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C657" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="D657" t="s">
         <v>68</v>
       </c>
       <c r="E657" t="s">
         <v>15</v>
       </c>
       <c r="F657" t="s">
         <v>69</v>
       </c>
       <c r="G657" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="H657" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I657" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J657" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K657" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="658" spans="1:11">
       <c r="A658" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B658" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C658" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="D658" t="s">
         <v>68</v>
       </c>
       <c r="E658" t="s">
         <v>22</v>
       </c>
       <c r="F658" t="s">
         <v>69</v>
       </c>
       <c r="G658" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="H658" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I658" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J658" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K658" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="659" spans="1:11">
       <c r="A659" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B659" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C659" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="D659" t="s">
         <v>68</v>
       </c>
       <c r="E659" t="s">
         <v>15</v>
       </c>
       <c r="F659" t="s">
         <v>69</v>
       </c>
       <c r="G659" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="H659" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I659" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J659" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K659" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="660" spans="1:11">
       <c r="A660" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B660" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C660" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="D660" t="s">
         <v>68</v>
       </c>
       <c r="E660" t="s">
         <v>22</v>
       </c>
       <c r="F660" t="s">
         <v>69</v>
       </c>
       <c r="G660" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="H660" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I660" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J660" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K660" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="661" spans="1:11">
       <c r="A661" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B661" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C661" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="D661" t="s">
         <v>68</v>
       </c>
       <c r="E661" t="s">
         <v>15</v>
       </c>
       <c r="F661" t="s">
         <v>69</v>
       </c>
       <c r="G661" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="H661" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I661" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J661" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="K661" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="662" spans="1:11">
       <c r="A662" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B662" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C662" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="D662" t="s">
         <v>68</v>
       </c>
       <c r="E662" t="s">
         <v>22</v>
       </c>
       <c r="F662" t="s">
         <v>69</v>
       </c>
       <c r="G662" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="H662" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I662" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J662" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="K662" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="663" spans="1:11">
       <c r="A663" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B663" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C663" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="D663" t="s">
         <v>68</v>
       </c>
       <c r="E663" t="s">
         <v>15</v>
       </c>
       <c r="F663" t="s">
         <v>69</v>
       </c>
       <c r="G663" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="H663" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I663" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J663" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K663" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="664" spans="1:11">
       <c r="A664" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B664" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C664" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="D664" t="s">
         <v>68</v>
       </c>
       <c r="E664" t="s">
         <v>22</v>
       </c>
       <c r="F664" t="s">
         <v>69</v>
       </c>
       <c r="G664" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="H664" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I664" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J664" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K664" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="665" spans="1:11">
       <c r="A665" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B665" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C665" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="D665" t="s">
         <v>68</v>
       </c>
       <c r="E665" t="s">
         <v>15</v>
       </c>
       <c r="F665" t="s">
         <v>69</v>
       </c>
       <c r="G665" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="H665" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I665" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J665" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K665" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="666" spans="1:11">
       <c r="A666" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B666" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C666" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="D666" t="s">
         <v>68</v>
       </c>
       <c r="E666" t="s">
         <v>15</v>
       </c>
       <c r="F666" t="s">
         <v>69</v>
       </c>
       <c r="G666" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="H666" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I666" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J666" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K666" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="667" spans="1:11">
       <c r="A667" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B667" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C667" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="D667" t="s">
         <v>68</v>
       </c>
       <c r="E667" t="s">
         <v>22</v>
       </c>
       <c r="F667" t="s">
         <v>69</v>
       </c>
       <c r="G667" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="H667" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I667" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J667" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K667" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="668" spans="1:11">
       <c r="A668" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B668" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C668" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="D668" t="s">
         <v>68</v>
       </c>
       <c r="E668" t="s">
         <v>15</v>
       </c>
       <c r="F668" t="s">
         <v>69</v>
       </c>
       <c r="G668" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="H668" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I668" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J668" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K668" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="669" spans="1:11">
       <c r="A669" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B669" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C669" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="D669" t="s">
         <v>68</v>
       </c>
       <c r="E669" t="s">
         <v>22</v>
       </c>
       <c r="F669" t="s">
         <v>69</v>
       </c>
       <c r="G669" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="H669" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I669" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J669" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K669" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="670" spans="1:11">
       <c r="A670" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B670" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C670" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="D670" t="s">
         <v>68</v>
       </c>
       <c r="E670" t="s">
         <v>15</v>
       </c>
       <c r="F670" t="s">
         <v>69</v>
       </c>
       <c r="G670" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="H670" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I670" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J670" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="K670" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="671" spans="1:11">
       <c r="A671" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B671" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C671" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="D671" t="s">
         <v>68</v>
       </c>
       <c r="E671" t="s">
         <v>22</v>
       </c>
       <c r="F671" t="s">
         <v>69</v>
       </c>
       <c r="G671" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="H671" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I671" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J671" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="K671" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="672" spans="1:11">
       <c r="A672" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B672" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C672" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="D672" t="s">
         <v>68</v>
       </c>
       <c r="E672" t="s">
         <v>22</v>
       </c>
       <c r="F672" t="s">
         <v>69</v>
       </c>
       <c r="G672" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="H672" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I672" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J672" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="K672" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="673" spans="1:11">
       <c r="A673" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B673" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C673" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="D673" t="s">
         <v>68</v>
       </c>
       <c r="E673" t="s">
         <v>15</v>
       </c>
       <c r="F673" t="s">
         <v>69</v>
       </c>
       <c r="G673" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="H673" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I673" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J673" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="K673" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="674" spans="1:11">
       <c r="A674" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B674" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C674" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="D674" t="s">
         <v>68</v>
       </c>
       <c r="E674" t="s">
         <v>22</v>
       </c>
       <c r="F674" t="s">
         <v>69</v>
       </c>
       <c r="G674" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="H674" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I674" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J674" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="K674" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="675" spans="1:11">
       <c r="A675" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B675" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C675" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="D675" t="s">
         <v>68</v>
       </c>
       <c r="E675" t="s">
         <v>15</v>
       </c>
       <c r="F675" t="s">
         <v>69</v>
       </c>
       <c r="G675" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="H675" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I675" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J675" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K675" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="676" spans="1:11">
       <c r="A676" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B676" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C676" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="D676" t="s">
         <v>68</v>
       </c>
       <c r="E676" t="s">
         <v>22</v>
       </c>
       <c r="F676" t="s">
         <v>69</v>
       </c>
       <c r="G676" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="H676" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I676" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J676" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K676" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="677" spans="1:11">
       <c r="A677" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B677" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C677" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="D677" t="s">
         <v>68</v>
       </c>
       <c r="E677" t="s">
         <v>15</v>
       </c>
       <c r="F677" t="s">
         <v>69</v>
       </c>
       <c r="G677" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="H677" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I677" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J677" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K677" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="678" spans="1:11">
       <c r="A678" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B678" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C678" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="D678" t="s">
         <v>68</v>
       </c>
       <c r="E678" t="s">
         <v>22</v>
       </c>
       <c r="F678" t="s">
         <v>69</v>
       </c>
       <c r="G678" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="H678" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I678" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J678" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K678" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="679" spans="1:11">
       <c r="A679" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B679" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C679" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="D679" t="s">
         <v>68</v>
       </c>
       <c r="E679" t="s">
         <v>15</v>
       </c>
       <c r="F679" t="s">
         <v>69</v>
       </c>
       <c r="G679" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="H679" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I679" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J679" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K679" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="680" spans="1:11">
       <c r="A680" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B680" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C680" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="D680" t="s">
         <v>68</v>
       </c>
       <c r="E680" t="s">
         <v>15</v>
       </c>
       <c r="F680" t="s">
         <v>69</v>
       </c>
       <c r="G680" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="H680" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I680" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J680" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K680" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="681" spans="1:11">
       <c r="A681" s="3" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B681" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C681" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="D681" t="s">
         <v>68</v>
       </c>
       <c r="E681" t="s">
         <v>22</v>
       </c>
       <c r="F681" t="s">
         <v>69</v>
       </c>
       <c r="G681" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="H681" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="I681" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="J681" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="K681" s="8" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="682" spans="1:11">
       <c r="A682" s="3" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="B682" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C682" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="D682" t="s">
         <v>14</v>
       </c>
       <c r="E682" t="s">
         <v>15</v>
       </c>
       <c r="F682" t="s">
         <v>253</v>
       </c>
       <c r="G682" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="H682" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="I682" t="s">
         <v>18</v>
       </c>
       <c r="J682" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="K682" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="683" spans="1:11">
       <c r="A683" s="3" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="B683" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C683" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="D683" t="s">
         <v>68</v>
       </c>
       <c r="E683" t="s">
         <v>15</v>
       </c>
       <c r="F683" t="s">
         <v>69</v>
       </c>
       <c r="G683" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="H683" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="I683" t="s">
         <v>18</v>
       </c>
       <c r="J683" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="K683" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="684" spans="1:11">
       <c r="A684" s="3" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="B684" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C684" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="D684" t="s">
         <v>68</v>
       </c>
       <c r="E684" t="s">
         <v>22</v>
       </c>
       <c r="F684" t="s">
         <v>69</v>
       </c>
       <c r="G684" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="H684" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="I684" t="s">
         <v>18</v>
       </c>
       <c r="J684" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="K684" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="685" spans="1:11">
       <c r="A685" s="3" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="B685" t="s">
         <v>251</v>
       </c>
       <c r="C685" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="D685" t="s">
         <v>68</v>
       </c>
       <c r="E685" t="s">
         <v>15</v>
       </c>
       <c r="F685" t="s">
         <v>47</v>
       </c>
       <c r="G685" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="H685" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="I685" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="J685" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="K685" s="8" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="686" spans="1:11">
       <c r="A686" s="3" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="B686" t="s">
         <v>251</v>
       </c>
       <c r="C686" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="D686" t="s">
         <v>68</v>
       </c>
       <c r="E686" t="s">
         <v>15</v>
       </c>
       <c r="F686" t="s">
         <v>47</v>
       </c>
       <c r="G686" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="H686" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="I686" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="J686" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="K686" s="8" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="687" spans="1:11">
       <c r="A687" s="3" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="B687" t="s">
         <v>251</v>
       </c>
       <c r="C687" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="D687" t="s">
         <v>68</v>
       </c>
       <c r="E687" t="s">
         <v>15</v>
       </c>
       <c r="F687" t="s">
         <v>47</v>
       </c>
       <c r="G687" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="H687" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="I687" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="J687" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="K687" s="8" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="688" spans="1:11">
       <c r="A688" s="3" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="B688" t="s">
         <v>251</v>
       </c>
       <c r="C688" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="D688" t="s">
         <v>68</v>
       </c>
       <c r="E688" t="s">
         <v>15</v>
       </c>
       <c r="F688" t="s">
         <v>47</v>
       </c>
       <c r="G688" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="H688" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="I688" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="J688" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="K688" s="8" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="689" spans="1:11">
       <c r="A689" s="3" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="B689" t="s">
         <v>251</v>
       </c>
       <c r="C689" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="D689" t="s">
         <v>68</v>
       </c>
       <c r="E689" t="s">
         <v>15</v>
       </c>
       <c r="F689" t="s">
         <v>47</v>
       </c>
       <c r="G689" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="H689" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="I689" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="J689" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="K689" s="8" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="690" spans="1:11">
       <c r="A690" s="3" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="B690" t="s">
         <v>251</v>
       </c>
       <c r="C690" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="D690" t="s">
         <v>68</v>
       </c>
       <c r="E690" t="s">
         <v>15</v>
       </c>
       <c r="F690" t="s">
         <v>47</v>
       </c>
       <c r="G690" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="H690" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="I690" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="J690" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="K690" s="8" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="691" spans="1:11">
       <c r="A691" s="4" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="B691" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C691" s="6" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="D691" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E691" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F691" s="6" t="s">
         <v>47</v>
       </c>
       <c r="G691" s="6" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="H691" s="6" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="I691" s="6" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="J691" s="6" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="K691" s="9" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>